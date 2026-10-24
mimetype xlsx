--- v3 (2026-08-24)
+++ v4 (2026-10-24)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/jst-ph-20mm?page=1&amp;per-page=24</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>25-Aug-2026 01:13:18</t>
+    <t>24-Oct-2026 13:21:58</t>
   </si>
   <si>
     <t>2 pin JST PH, 2mm, Teflon PTFE 24/7/32, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8074</t>
   </si>
   <si>
     <t>3 pin JST PH, 2mm, Teflon PTFE 24/7/32, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8075</t>
   </si>
   <si>
     <t>4 pin JST PH, 2mm, Teflon PTFE 24/7/32, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8076</t>
   </si>
   <si>
     <t>5 pin JST PH, 2mm, Teflon PTFE 24/7/32, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8077</t>
   </si>
@@ -1080,51 +1080,51 @@
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
         <v>7155</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
         <v>46.0</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>7156</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
-        <v>52.9</v>
+        <v>53.0</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>7151</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
         <v>11.5</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>7172</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
@@ -1612,65 +1612,65 @@
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="3">
         <v>6383</v>
       </c>
       <c r="B50" t="s">
         <v>100</v>
       </c>
       <c r="C50" s="5">
         <v>46.0</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="3">
         <v>6384</v>
       </c>
       <c r="B51" t="s">
         <v>102</v>
       </c>
       <c r="C51" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="3">
         <v>6385</v>
       </c>
       <c r="B52" t="s">
         <v>104</v>
       </c>
       <c r="C52" s="5">
-        <v>57.5</v>
+        <v>58.0</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="3">
         <v>7495</v>
       </c>
       <c r="B53" t="s">
         <v>106</v>
       </c>
       <c r="C53" s="5">
         <v>43.7</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="3">
         <v>6347</v>
       </c>
       <c r="B54" t="s">
         <v>108</v>