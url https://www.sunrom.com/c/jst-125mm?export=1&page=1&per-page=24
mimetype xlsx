--- v1 (2026-03-25)
+++ v2 (2026-06-23)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/jst-125mm?page=1&amp;per-page=24</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>25-Mar-2026 07:11:02</t>
+    <t>23-Jun-2026 07:46:38</t>
   </si>
   <si>
     <t>2 pin JST, 1.25mm, Teflon PTFE 28/7/36, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8069</t>
   </si>
   <si>
     <t>3 pin JST, 1.25mm, Teflon PTFE 28/7/36, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8070</t>
   </si>
   <si>
     <t>4 pin JST, 1.25mm, Teflon PTFE 28/7/36, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8071</t>
   </si>
   <si>
     <t>5 pin JST, 1.25mm, Teflon PTFE 28/7/36, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8072</t>
   </si>
@@ -972,1213 +972,1213 @@
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
         <v>8069</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
-        <v>20.0</v>
+        <v>23.0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>8070</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
-        <v>25.0</v>
+        <v>28.75</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>8071</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
-        <v>35.0</v>
+        <v>40.25</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>8072</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
-        <v>42.0</v>
+        <v>48.3</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>8073</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
-        <v>48.0</v>
+        <v>55.2</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>7158</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>33.0</v>
+        <v>37.95</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>7159</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
-        <v>44.0</v>
+        <v>50.6</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>7160</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
-        <v>66.0</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
         <v>7161</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
-        <v>88.0</v>
+        <v>101.2</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>7162</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
-        <v>110.0</v>
+        <v>126.5</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>7157</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
-        <v>22.0</v>
+        <v>25.3</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>7171</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
-        <v>55.0</v>
+        <v>63.25</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>6273</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="5">
-        <v>10.0</v>
+        <v>11.5</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
         <v>6274</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="5">
-        <v>12.0</v>
+        <v>13.8</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
         <v>6275</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5">
-        <v>14.0</v>
+        <v>16.1</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3">
         <v>6276</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="5">
-        <v>16.0</v>
+        <v>18.4</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3">
         <v>6277</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="5">
-        <v>18.0</v>
+        <v>20.7</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="3">
         <v>6278</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="5">
-        <v>20.0</v>
+        <v>23.0</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="3">
         <v>6269</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="5">
-        <v>17.5</v>
+        <v>20.13</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="3">
         <v>6270</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="5">
-        <v>4.0</v>
+        <v>4.6</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="3">
         <v>6271</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="5">
-        <v>6.0</v>
+        <v>6.9</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3">
         <v>6272</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="5">
-        <v>8.0</v>
+        <v>9.2</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="3">
         <v>6264</v>
       </c>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="5">
-        <v>8.75</v>
+        <v>10.06</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="3">
         <v>6265</v>
       </c>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="5">
-        <v>10.5</v>
+        <v>12.08</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="3">
         <v>6266</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="5">
-        <v>12.25</v>
+        <v>14.09</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="3">
         <v>6267</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="5">
-        <v>14.0</v>
+        <v>16.1</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="3">
         <v>6268</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="5">
-        <v>15.75</v>
+        <v>18.11</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="3">
         <v>6261</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="5">
-        <v>3.5</v>
+        <v>4.03</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="3">
         <v>6263</v>
       </c>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="5">
-        <v>7.0</v>
+        <v>8.050000000000001</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="3">
         <v>6306</v>
       </c>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="5">
-        <v>94.0</v>
+        <v>108.099999999999994</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="3">
         <v>6307</v>
       </c>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" s="5">
-        <v>106.0</v>
+        <v>121.90000000000001</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="3">
         <v>6308</v>
       </c>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="5">
-        <v>118.0</v>
+        <v>135.69999999999999</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="3">
         <v>6301</v>
       </c>
       <c r="B36" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="5">
-        <v>36.0</v>
+        <v>41.4</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="3">
         <v>6302</v>
       </c>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37" s="5">
-        <v>47.2</v>
+        <v>54.28</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="3">
         <v>6303</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38" s="5">
-        <v>59.0</v>
+        <v>67.84999999999999</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="3">
         <v>6304</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="5">
-        <v>71.0</v>
+        <v>81.65000000000001</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="3">
         <v>6305</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="5">
-        <v>83.0</v>
+        <v>95.45</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="3">
         <v>6262</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41" s="5">
-        <v>6.25</v>
+        <v>7.19</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="3">
         <v>6300</v>
       </c>
       <c r="B42" t="s">
         <v>84</v>
       </c>
       <c r="C42" s="5">
-        <v>23.6</v>
+        <v>27.14</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="3">
         <v>6284</v>
       </c>
       <c r="B43" t="s">
         <v>86</v>
       </c>
       <c r="C43" s="5">
-        <v>7.2</v>
+        <v>8.28</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="3">
         <v>6285</v>
       </c>
       <c r="B44" t="s">
         <v>88</v>
       </c>
       <c r="C44" s="5">
-        <v>8.4</v>
+        <v>9.66</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="3">
         <v>6286</v>
       </c>
       <c r="B45" t="s">
         <v>90</v>
       </c>
       <c r="C45" s="5">
-        <v>9.6</v>
+        <v>11.039999999999999</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="3">
         <v>6287</v>
       </c>
       <c r="B46" t="s">
         <v>92</v>
       </c>
       <c r="C46" s="5">
-        <v>10.8</v>
+        <v>12.42</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="3">
         <v>6288</v>
       </c>
       <c r="B47" t="s">
         <v>94</v>
       </c>
       <c r="C47" s="5">
-        <v>12.0</v>
+        <v>13.8</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="3">
         <v>6283</v>
       </c>
       <c r="B48" t="s">
         <v>96</v>
       </c>
       <c r="C48" s="5">
-        <v>6.0</v>
+        <v>6.9</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="3">
         <v>6282</v>
       </c>
       <c r="B49" t="s">
         <v>98</v>
       </c>
       <c r="C49" s="5">
-        <v>4.8</v>
+        <v>5.52</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="3">
         <v>6280</v>
       </c>
       <c r="B50" t="s">
         <v>100</v>
       </c>
       <c r="C50" s="5">
-        <v>2.4</v>
+        <v>2.76</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="3">
         <v>6281</v>
       </c>
       <c r="B51" t="s">
         <v>102</v>
       </c>
       <c r="C51" s="5">
-        <v>3.6</v>
+        <v>4.14</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="3">
         <v>6292</v>
       </c>
       <c r="B52" t="s">
         <v>104</v>
       </c>
       <c r="C52" s="5">
-        <v>17.7</v>
+        <v>20.36</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="3">
         <v>6293</v>
       </c>
       <c r="B53" t="s">
         <v>106</v>
       </c>
       <c r="C53" s="5">
-        <v>23.6</v>
+        <v>27.14</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="3">
         <v>6294</v>
       </c>
       <c r="B54" t="s">
         <v>108</v>
       </c>
       <c r="C54" s="5">
-        <v>29.5</v>
+        <v>33.93</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="3">
         <v>6295</v>
       </c>
       <c r="B55" t="s">
         <v>110</v>
       </c>
       <c r="C55" s="5">
-        <v>35.4</v>
+        <v>40.71</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="3">
         <v>6296</v>
       </c>
       <c r="B56" t="s">
         <v>112</v>
       </c>
       <c r="C56" s="5">
-        <v>41.3</v>
+        <v>47.5</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="3">
         <v>6297</v>
       </c>
       <c r="B57" t="s">
         <v>114</v>
       </c>
       <c r="C57" s="5">
-        <v>47.2</v>
+        <v>54.28</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="3">
         <v>6298</v>
       </c>
       <c r="B58" t="s">
         <v>116</v>
       </c>
       <c r="C58" s="5">
-        <v>53.0</v>
+        <v>60.95</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="3">
         <v>6299</v>
       </c>
       <c r="B59" t="s">
         <v>118</v>
       </c>
       <c r="C59" s="5">
-        <v>59.0</v>
+        <v>67.84999999999999</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="3">
         <v>6289</v>
       </c>
       <c r="B60" t="s">
         <v>120</v>
       </c>
       <c r="C60" s="5">
-        <v>11.25</v>
+        <v>12.94</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="3">
         <v>6291</v>
       </c>
       <c r="B61" t="s">
         <v>122</v>
       </c>
       <c r="C61" s="5">
-        <v>12.0</v>
+        <v>13.8</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="3">
         <v>7123</v>
       </c>
       <c r="B62" t="s">
         <v>124</v>
       </c>
       <c r="C62" s="5">
-        <v>10.25</v>
+        <v>11.79</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="3">
         <v>7124</v>
       </c>
       <c r="B63" t="s">
         <v>126</v>
       </c>
       <c r="C63" s="5">
-        <v>12.25</v>
+        <v>14.09</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="3">
         <v>6313</v>
       </c>
       <c r="B64" t="s">
         <v>128</v>
       </c>
       <c r="C64" s="5">
-        <v>64.0</v>
+        <v>73.59999999999999</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="3">
         <v>6310</v>
       </c>
       <c r="B65" t="s">
         <v>130</v>
       </c>
       <c r="C65" s="5">
-        <v>31.86</v>
+        <v>36.64</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="3">
         <v>6311</v>
       </c>
       <c r="B66" t="s">
         <v>132</v>
       </c>
       <c r="C66" s="5">
-        <v>42.48</v>
+        <v>48.85</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="3">
         <v>6312</v>
       </c>
       <c r="B67" t="s">
         <v>134</v>
       </c>
       <c r="C67" s="5">
-        <v>53.0</v>
+        <v>60.95</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="3">
         <v>6309</v>
       </c>
       <c r="B68" t="s">
         <v>136</v>
       </c>
       <c r="C68" s="5">
-        <v>21.24</v>
+        <v>24.43</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="3">
         <v>6279</v>
       </c>
       <c r="B69" t="s">
         <v>138</v>
       </c>
       <c r="C69" s="5">
-        <v>3.0</v>
+        <v>3.45</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="3">
         <v>6198</v>
       </c>
       <c r="B70" t="s">
         <v>140</v>
       </c>
       <c r="C70" s="5">
-        <v>9.44</v>
+        <v>10.86</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="3">
         <v>6207</v>
       </c>
       <c r="B71" t="s">
         <v>142</v>
       </c>
       <c r="C71" s="5">
-        <v>11.0</v>
+        <v>12.65</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="3">
         <v>6196</v>
       </c>
       <c r="B72" t="s">
         <v>144</v>
       </c>
       <c r="C72" s="5">
-        <v>4.72</v>
+        <v>5.43</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="3">
         <v>6197</v>
       </c>
       <c r="B73" t="s">
         <v>146</v>
       </c>
       <c r="C73" s="5">
-        <v>7.08</v>
+        <v>8.14</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="3">
         <v>6199</v>
       </c>
       <c r="B74" t="s">
         <v>148</v>
       </c>
       <c r="C74" s="5">
-        <v>11.8</v>
+        <v>13.8</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="3">
         <v>6200</v>
       </c>
       <c r="B75" t="s">
         <v>150</v>
       </c>
       <c r="C75" s="5">
-        <v>14.16</v>
+        <v>16.28</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="3">
         <v>6201</v>
       </c>
       <c r="B76" t="s">
         <v>152</v>
       </c>
       <c r="C76" s="5">
-        <v>16.52</v>
+        <v>19.0</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="3">
         <v>6202</v>
       </c>
       <c r="B77" t="s">
         <v>154</v>
       </c>
       <c r="C77" s="5">
-        <v>18.88</v>
+        <v>21.71</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="3">
         <v>6203</v>
       </c>
       <c r="B78" t="s">
         <v>156</v>
       </c>
       <c r="C78" s="5">
-        <v>21.24</v>
+        <v>24.43</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="3">
         <v>6204</v>
       </c>
       <c r="B79" t="s">
         <v>158</v>
       </c>
       <c r="C79" s="5">
-        <v>23.6</v>
+        <v>27.14</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="3">
         <v>6205</v>
       </c>
       <c r="B80" t="s">
         <v>160</v>
       </c>
       <c r="C80" s="5">
-        <v>6.25</v>
+        <v>7.19</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="3">
         <v>6206</v>
       </c>
       <c r="B81" t="s">
         <v>162</v>
       </c>
       <c r="C81" s="5">
-        <v>7.97</v>
+        <v>9.17</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="3">
         <v>6208</v>
       </c>
       <c r="B82" t="s">
         <v>164</v>
       </c>
       <c r="C82" s="5">
-        <v>13.28</v>
+        <v>15.27</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="3">
         <v>6209</v>
       </c>
       <c r="B83" t="s">
         <v>166</v>
       </c>
       <c r="C83" s="5">
-        <v>15.93</v>
+        <v>18.32</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="3">
         <v>6210</v>
       </c>
       <c r="B84" t="s">
         <v>168</v>
       </c>
       <c r="C84" s="5">
-        <v>18.59</v>
+        <v>21.38</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="3">
         <v>6211</v>
       </c>
       <c r="B85" t="s">
         <v>170</v>
       </c>
       <c r="C85" s="5">
-        <v>21.24</v>
+        <v>24.43</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="3">
         <v>6212</v>
       </c>
       <c r="B86" t="s">
         <v>172</v>
       </c>
       <c r="C86" s="5">
-        <v>23.9</v>
+        <v>27.49</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="3">
         <v>6213</v>
       </c>
       <c r="B87" t="s">
         <v>174</v>
       </c>
       <c r="C87" s="5">
-        <v>26.55</v>
+        <v>30.53</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>175</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_18"/>