--- v2 (2026-06-23)
+++ v3 (2026-09-21)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/jst-125mm?page=1&amp;per-page=24</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>23-Jun-2026 07:46:38</t>
+    <t>21-Sep-2026 09:16:43</t>
   </si>
   <si>
     <t>2 pin JST, 1.25mm, Teflon PTFE 28/7/36, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8069</t>
   </si>
   <si>
     <t>3 pin JST, 1.25mm, Teflon PTFE 28/7/36, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8070</t>
   </si>
   <si>
     <t>4 pin JST, 1.25mm, Teflon PTFE 28/7/36, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8071</t>
   </si>
   <si>
     <t>5 pin JST, 1.25mm, Teflon PTFE 28/7/36, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8072</t>
   </si>