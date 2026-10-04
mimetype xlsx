--- v6 (2026-08-19)
+++ v7 (2026-10-04)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/jst-125mm</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>19-Aug-2026 19:45:57</t>
+    <t>04-Oct-2026 06:56:16</t>
   </si>
   <si>
     <t>2 pin JST, 1.25mm, Teflon PTFE 28/7/36, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8069</t>
   </si>
   <si>
     <t>3 pin JST, 1.25mm, Teflon PTFE 28/7/36, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8070</t>
   </si>
   <si>
     <t>4 pin JST, 1.25mm, Teflon PTFE 28/7/36, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8071</t>
   </si>
   <si>
     <t>5 pin JST, 1.25mm, Teflon PTFE 28/7/36, One side Female 15cm wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8072</t>
   </si>
@@ -1028,149 +1028,149 @@
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>8072</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
         <v>48.3</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>8073</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
-        <v>55.2</v>
+        <v>55.0</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>7158</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
         <v>37.95</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>7159</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
-        <v>50.6</v>
+        <v>51.0</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>7160</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
-        <v>75.90000000000001</v>
+        <v>76.0</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
         <v>7161</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
-        <v>101.2</v>
+        <v>101.0</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>7162</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
-        <v>126.5</v>
+        <v>127.0</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>7157</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
         <v>25.3</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>7171</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
-        <v>63.25</v>
+        <v>63.0</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>6273</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="5">
         <v>11.5</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
         <v>6274</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
@@ -1378,149 +1378,149 @@
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="3">
         <v>6263</v>
       </c>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="5">
         <v>8.050000000000001</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="3">
         <v>6306</v>
       </c>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="5">
-        <v>108.099999999999994</v>
+        <v>108.0</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="3">
         <v>6307</v>
       </c>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" s="5">
-        <v>121.90000000000001</v>
+        <v>122.0</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="3">
         <v>6308</v>
       </c>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="5">
-        <v>135.69999999999999</v>
+        <v>136.0</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="3">
         <v>6301</v>
       </c>
       <c r="B36" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="5">
         <v>41.4</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="3">
         <v>6302</v>
       </c>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37" s="5">
-        <v>54.28</v>
+        <v>54.0</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="3">
         <v>6303</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38" s="5">
-        <v>67.84999999999999</v>
+        <v>68.0</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="3">
         <v>6304</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="5">
-        <v>81.65000000000001</v>
+        <v>82.0</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="3">
         <v>6305</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="5">
-        <v>95.45</v>
+        <v>95.0</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="3">
         <v>6262</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41" s="5">
         <v>7.19</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="3">
         <v>6300</v>
       </c>
       <c r="B42" t="s">
         <v>84</v>
@@ -1714,79 +1714,79 @@
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="3">
         <v>6296</v>
       </c>
       <c r="B56" t="s">
         <v>112</v>
       </c>
       <c r="C56" s="5">
         <v>47.5</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="3">
         <v>6297</v>
       </c>
       <c r="B57" t="s">
         <v>114</v>
       </c>
       <c r="C57" s="5">
-        <v>54.28</v>
+        <v>54.0</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="3">
         <v>6298</v>
       </c>
       <c r="B58" t="s">
         <v>116</v>
       </c>
       <c r="C58" s="5">
-        <v>60.95</v>
+        <v>61.0</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="3">
         <v>6299</v>
       </c>
       <c r="B59" t="s">
         <v>118</v>
       </c>
       <c r="C59" s="5">
-        <v>67.84999999999999</v>
+        <v>68.0</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="3">
         <v>6289</v>
       </c>
       <c r="B60" t="s">
         <v>120</v>
       </c>
       <c r="C60" s="5">
         <v>12.94</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="3">
         <v>6291</v>
       </c>
       <c r="B61" t="s">
         <v>122</v>
@@ -1812,93 +1812,93 @@
         <v>125</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="3">
         <v>7124</v>
       </c>
       <c r="B63" t="s">
         <v>126</v>
       </c>
       <c r="C63" s="5">
         <v>14.09</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="3">
         <v>6313</v>
       </c>
       <c r="B64" t="s">
         <v>128</v>
       </c>
       <c r="C64" s="5">
-        <v>73.59999999999999</v>
+        <v>74.0</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="3">
         <v>6310</v>
       </c>
       <c r="B65" t="s">
         <v>130</v>
       </c>
       <c r="C65" s="5">
         <v>36.64</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="3">
         <v>6311</v>
       </c>
       <c r="B66" t="s">
         <v>132</v>
       </c>
       <c r="C66" s="5">
         <v>48.85</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="3">
         <v>6312</v>
       </c>
       <c r="B67" t="s">
         <v>134</v>
       </c>
       <c r="C67" s="5">
-        <v>60.95</v>
+        <v>61.0</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="3">
         <v>6309</v>
       </c>
       <c r="B68" t="s">
         <v>136</v>
       </c>
       <c r="C68" s="5">
         <v>24.43</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="3">
         <v>6279</v>
       </c>
       <c r="B69" t="s">
         <v>138</v>