--- v6 (2026-08-03)
+++ v7 (2026-09-17)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/ic-socket</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>03-Aug-2026 14:58:52</t>
+    <t>17-Sep-2026 18:16:32</t>
   </si>
   <si>
     <t>8 pin IC Socket</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4150</t>
   </si>
   <si>
     <t>28 pin IC Socket</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4200</t>
   </si>
   <si>
     <t>14 pin IC Socket</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/3967</t>
   </si>
   <si>
     <t>20 pin IC Socket</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/3968</t>
   </si>