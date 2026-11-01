--- v7 (2026-09-17)
+++ v8 (2026-11-01)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/ic-socket</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>17-Sep-2026 18:16:32</t>
+    <t>01-Nov-2026 19:45:41</t>
   </si>
   <si>
     <t>8 pin IC Socket</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4150</t>
   </si>
   <si>
     <t>28 pin IC Socket</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4200</t>
   </si>
   <si>
     <t>14 pin IC Socket</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/3967</t>
   </si>
   <si>
     <t>20 pin IC Socket</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/3968</t>
   </si>