--- v5 (2026-08-14)
+++ v6 (2026-10-23)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/heat-shrink-tubing</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>14-Aug-2026 08:20:09</t>
+    <t>23-Oct-2026 17:16:02</t>
   </si>
   <si>
     <t>Heat Shrink Tube - 1mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5632</t>
   </si>
   <si>
     <t>Heat Shrink Tube - 1.5mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5633</t>
   </si>
   <si>
     <t>Heat Shrink Tube - 3mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5635</t>
   </si>
   <si>
     <t>Heat Shrink Tube - 4mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5637</t>
   </si>
@@ -604,93 +604,93 @@
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>5638</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
         <v>19.0</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>5643</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>51.57</v>
+        <v>52.0</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>5644</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
-        <v>66.7</v>
+        <v>67.0</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>5645</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
-        <v>82.8</v>
+        <v>83.0</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
         <v>5646</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
-        <v>110.40000000000001</v>
+        <v>110.0</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>4154</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
         <v>25.78</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>4088</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>