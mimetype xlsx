--- v4 (2026-08-02)
+++ v5 (2026-09-17)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/header-strips?page=2&amp;per-page=48</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>02-Aug-2026 08:19:19</t>
+    <t>17-Sep-2026 07:58:16</t>
   </si>
   <si>
     <t>2x9 18P 2.54mm Female Straight Double Row Header Strip</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7874</t>
   </si>
   <si>
     <t>2x10 20P 2.54mm Female Straight Double Row Header Strip</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7875</t>
   </si>
   <si>
     <t>2x12 24P 2.54mm Female Straight Double Row Header Strip</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7876</t>
   </si>
   <si>
     <t>2x20 40P 2.54mm Female Straight Double Row Header Strip</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7877</t>
   </si>