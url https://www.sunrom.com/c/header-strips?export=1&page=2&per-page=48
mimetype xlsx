--- v5 (2026-09-17)
+++ v6 (2026-11-01)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/header-strips?page=2&amp;per-page=48</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>17-Sep-2026 07:58:16</t>
+    <t>02-Nov-2026 01:06:26</t>
   </si>
   <si>
     <t>2x9 18P 2.54mm Female Straight Double Row Header Strip</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7874</t>
   </si>
   <si>
     <t>2x10 20P 2.54mm Female Straight Double Row Header Strip</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7875</t>
   </si>
   <si>
     <t>2x12 24P 2.54mm Female Straight Double Row Header Strip</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7876</t>
   </si>
   <si>
     <t>2x20 40P 2.54mm Female Straight Double Row Header Strip</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7877</t>
   </si>
@@ -1712,65 +1712,65 @@
         <v>127</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="3">
         <v>4395</v>
       </c>
       <c r="B64" t="s">
         <v>128</v>
       </c>
       <c r="C64" s="5">
         <v>11.53</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="3">
         <v>4364</v>
       </c>
       <c r="B65" t="s">
         <v>130</v>
       </c>
       <c r="C65" s="5">
-        <v>63.25</v>
+        <v>63.0</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="3">
         <v>4365</v>
       </c>
       <c r="B66" t="s">
         <v>132</v>
       </c>
       <c r="C66" s="5">
-        <v>143.75</v>
+        <v>144.0</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="3">
         <v>3039</v>
       </c>
       <c r="B67" t="s">
         <v>134</v>
       </c>
       <c r="C67" s="5">
         <v>10.35</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="3">
         <v>3305</v>
       </c>
       <c r="B68" t="s">
         <v>136</v>