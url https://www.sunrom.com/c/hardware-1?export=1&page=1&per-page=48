--- v2 (2026-03-20)
+++ v3 (2026-05-04)
@@ -14,74 +14,74 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Worksheet'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/hardware-1?page=1&amp;per-page=48</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>20-Mar-2026 21:36:24</t>
+    <t>05-May-2026 04:15:45</t>
   </si>
   <si>
     <t>M3 x 10mm PCB Spacer Brass Threaded Female/Female</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7878</t>
   </si>
   <si>
     <t>M4 Dome Nut Nylon</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7815</t>
   </si>
   <si>
     <t>M3 x 10mm PCB Spacer Brass Threaded Male/Female</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7816</t>
   </si>
   <si>
     <t>M2 (2mm) x 10mm Pan Head Phillips Plus Stainless Steel SS Machine Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7677</t>
   </si>
@@ -334,62 +334,62 @@
   <si>
     <t>M12x1.5 Black Nylon Cable Gland for Cable Dia 3-6mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6920</t>
   </si>
   <si>
     <t>De-Soldering braid wick 1 meter x 2.5mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6687</t>
   </si>
   <si>
     <t>M3 x 20mm Counter Sunk CSK MS Slotted Minus Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6549</t>
   </si>
   <si>
     <t>M3 x 25mm Counter Sunk CSK MS Slotted Minus Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6550</t>
   </si>
   <si>
+    <t>M3 x 6mm Counter Sunk CSK MS Slotted Minus Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/6548</t>
+  </si>
+  <si>
     <t>M3 Spring Washer</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6547</t>
   </si>
   <si>
-    <t>M3 x 6mm Counter Sunk CSK MS Slotted Minus Screw</t>
-[...4 lines deleted...]
-  <si>
     <t>30mm Black Nylon 3.5mm Hole Hex Spacer</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6525</t>
   </si>
   <si>
     <t>25mm Black Nylon 3.5mm Hole Hex Spacer</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6526</t>
   </si>
   <si>
     <t>20mm Black Nylon 3.5mm Hole Hex Spacer</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6527</t>
   </si>
   <si>
     <t>15mm Black Nylon 3.5mm Hole Hex Spacer</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6528</t>
   </si>
   <si>
     <t>12mm Black Nylon 3.5mm Hole Hex Spacer</t>
@@ -514,56 +514,50 @@
   <si>
     <t>Plastic Nylon Screw M3 Thread - 6mm Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6260</t>
   </si>
   <si>
     <t>PCB Spacer Snap Fit 6mm Height</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4608</t>
   </si>
   <si>
     <t>Enclosure 59x27x13mm Black for Environment Sensors</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6180</t>
   </si>
   <si>
     <t>Enclosure 65x46x29mm Rail Mounting for Power and Sensors</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6181</t>
   </si>
   <si>
-    <t>Enclosure DIN Rail Mount Black</t>
-[...4 lines deleted...]
-  <si>
     <t>PG9 Black Nylon Cable Gland for Cable Dia 6-8mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6108</t>
   </si>
   <si>
     <t>PG11 Black Nylon Cable Gland for Cable Dia 7-9mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6109</t>
   </si>
   <si>
     <t>PG13.5 Black Nylon Cable Gland for Cable Dia 9-12mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6110</t>
   </si>
   <si>
     <t>PG11 White Nylon Cable Gland for Cable Dia 7-9mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6104</t>
   </si>
   <si>
     <t>PG7 White Nylon Cable Gland for Cable Dia 3-6mm</t>
@@ -676,132 +670,96 @@
   <si>
     <t>Rubber Feet</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4436</t>
   </si>
   <si>
     <t>Hex Spacer</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4384</t>
   </si>
   <si>
     <t>Heat Shrink Tube - 1.5mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5633</t>
   </si>
   <si>
     <t>Heat Shrink Tube - 3mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5635</t>
   </si>
   <si>
-    <t>Heat Shrink Tube - 3.5mm Dia, Black, 1 Meter Length</t>
-[...4 lines deleted...]
-  <si>
     <t>Heat Shrink Tube - 4mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5637</t>
   </si>
   <si>
     <t>Heat Shrink Tube - 6mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5638</t>
   </si>
   <si>
-    <t>Heat Shrink Tube - 7mm Dia, Black, 1 Meter Length</t>
-[...10 lines deleted...]
-  <si>
     <t>Heat Shrink Tube - 16mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5643</t>
   </si>
   <si>
     <t>Heat Shrink Tube - 18mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5644</t>
   </si>
   <si>
     <t>Heat Shrink Tube - 20mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5645</t>
   </si>
   <si>
     <t>Heat Shrink Tube - 25mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5646</t>
   </si>
   <si>
     <t>Heat Shrink Tube - 10mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4154</t>
   </si>
   <si>
     <t>Heat Shrink Tube - 2mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4088</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://www.sunrom.com/m/8088</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##,##,##,##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
@@ -1127,63 +1085,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/c/hardware-1?page=1&amp;per-page=48" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7878" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7815" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7816" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7677" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7687" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7545" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7546" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7543" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7544" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7547" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7548" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7215" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7216" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7217" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7218" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7219" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6214" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5934" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7225" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7227" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7192" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7193" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7189" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7190" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7191" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7077" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7080" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7081" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6398" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7061" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7054" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7045" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7046" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7047" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7048" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7049" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7042" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7043" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7044" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7050" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7051" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7052" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7053" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7040" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7041" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6920" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6687" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6549" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6550" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6547" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6548" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6525" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6526" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6527" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6528" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6529" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6530" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6531" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6532" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6533" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6534" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6519" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6520" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6521" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6522" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6524" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3922" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6463" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8107" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5265" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6392" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6256" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6255" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6253" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6259" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6260" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4608" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6180" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6181" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6179" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6108" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6109" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6110" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6104" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6102" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6106" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6107" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6111" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6103" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6105" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5632" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5278" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5532" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5523" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5029" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4837" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4692" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4857" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4795" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4323" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3741" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4443" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4436" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4384" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5633" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5635" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5636" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5637" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5638" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5639" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5641" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5643" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5644" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5645" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5646" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4154" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4088" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4153" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4155" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8088" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/c/hardware-1?page=1&amp;per-page=48" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7878" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7815" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7816" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7677" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7687" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7545" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7546" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7543" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7544" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7547" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7548" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7215" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7216" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7217" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7218" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7219" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6214" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5934" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7225" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7227" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7192" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7193" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7189" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7190" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7191" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7077" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7080" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7081" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6398" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7061" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7054" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7045" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7046" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7047" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7048" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7049" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7042" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7043" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7044" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7050" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7051" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7052" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7053" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7040" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7041" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6920" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6687" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6549" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6550" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6548" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6547" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6525" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6526" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6527" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6528" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6529" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6530" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6531" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6532" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6533" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6534" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6519" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6520" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6521" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6522" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6524" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3922" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6463" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8107" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5265" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6392" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6256" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6255" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6253" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6259" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6260" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4608" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6180" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6181" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6108" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6109" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6110" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6104" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6102" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6106" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6107" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6111" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6103" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6105" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5632" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5278" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5532" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5523" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5029" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4837" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4692" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4857" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4795" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4323" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3741" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4443" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4436" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4384" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5633" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5635" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5637" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5638" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5643" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5644" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5645" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5646" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4154" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4088" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D123"/>
+  <dimension ref="A1:D116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D123" sqref="D123"/>
+      <selection activeCell="D116" sqref="D116"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="true" style="3"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="5"/>
     <col min="4" max="4" width="28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
@@ -1552,65 +1510,65 @@
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="3">
         <v>7077</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="5">
         <v>0.75</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="3">
         <v>7080</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="5">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="3">
         <v>7081</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="5">
-        <v>1.25</v>
+        <v>1.35</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="3">
         <v>6398</v>
       </c>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="5">
         <v>85.0</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="3">
         <v>7061</v>
       </c>
       <c r="B33" t="s">
         <v>66</v>
@@ -1868,71 +1826,71 @@
         <v>102</v>
       </c>
       <c r="C51" s="5">
         <v>1.55</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="3">
         <v>6550</v>
       </c>
       <c r="B52" t="s">
         <v>104</v>
       </c>
       <c r="C52" s="5">
         <v>1.75</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="3">
-        <v>6547</v>
+        <v>6548</v>
       </c>
       <c r="B53" t="s">
         <v>106</v>
       </c>
       <c r="C53" s="5">
-        <v>0.45</v>
+        <v>0.85</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="3">
-        <v>6548</v>
+        <v>6547</v>
       </c>
       <c r="B54" t="s">
         <v>108</v>
       </c>
       <c r="C54" s="5">
-        <v>0.85</v>
+        <v>0.45</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="3">
         <v>6525</v>
       </c>
       <c r="B55" t="s">
         <v>110</v>
       </c>
       <c r="C55" s="5">
         <v>3.0</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="3">
         <v>6526</v>
       </c>
       <c r="B56" t="s">
         <v>112</v>
@@ -2288,620 +2246,522 @@
         <v>162</v>
       </c>
       <c r="C81" s="5">
         <v>53.0</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="3">
         <v>6181</v>
       </c>
       <c r="B82" t="s">
         <v>164</v>
       </c>
       <c r="C82" s="5">
         <v>100.0</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="3">
-        <v>6179</v>
+        <v>6108</v>
       </c>
       <c r="B83" t="s">
         <v>166</v>
       </c>
       <c r="C83" s="5">
-        <v>295.0</v>
+        <v>24.0</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="3">
-        <v>6108</v>
+        <v>6109</v>
       </c>
       <c r="B84" t="s">
         <v>168</v>
       </c>
       <c r="C84" s="5">
-        <v>24.0</v>
+        <v>21.24</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="3">
-        <v>6109</v>
+        <v>6110</v>
       </c>
       <c r="B85" t="s">
         <v>170</v>
       </c>
       <c r="C85" s="5">
-        <v>21.24</v>
+        <v>23.6</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="3">
-        <v>6110</v>
+        <v>6104</v>
       </c>
       <c r="B86" t="s">
         <v>172</v>
       </c>
       <c r="C86" s="5">
-        <v>23.6</v>
+        <v>22.0</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="3">
-        <v>6104</v>
+        <v>6102</v>
       </c>
       <c r="B87" t="s">
         <v>174</v>
       </c>
       <c r="C87" s="5">
-        <v>22.0</v>
+        <v>16.0</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="3">
-        <v>6102</v>
+        <v>6106</v>
       </c>
       <c r="B88" t="s">
         <v>176</v>
       </c>
       <c r="C88" s="5">
-        <v>16.0</v>
+        <v>28.0</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="3">
-        <v>6106</v>
+        <v>6107</v>
       </c>
       <c r="B89" t="s">
         <v>178</v>
       </c>
       <c r="C89" s="5">
-        <v>28.0</v>
+        <v>12.0</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="3">
-        <v>6107</v>
+        <v>6111</v>
       </c>
       <c r="B90" t="s">
         <v>180</v>
       </c>
       <c r="C90" s="5">
-        <v>12.0</v>
+        <v>22.0</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="3">
-        <v>6111</v>
+        <v>6103</v>
       </c>
       <c r="B91" t="s">
         <v>182</v>
       </c>
       <c r="C91" s="5">
-        <v>22.0</v>
+        <v>24.0</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="3">
-        <v>6103</v>
+        <v>6105</v>
       </c>
       <c r="B92" t="s">
         <v>184</v>
       </c>
       <c r="C92" s="5">
-        <v>24.0</v>
+        <v>23.6</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="3">
-        <v>6105</v>
+        <v>5632</v>
       </c>
       <c r="B93" t="s">
         <v>186</v>
       </c>
       <c r="C93" s="5">
-        <v>23.6</v>
+        <v>5.9</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="3">
-        <v>5632</v>
+        <v>5278</v>
       </c>
       <c r="B94" t="s">
         <v>188</v>
       </c>
       <c r="C94" s="5">
-        <v>5.9</v>
+        <v>45.0</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="3">
-        <v>5278</v>
+        <v>5532</v>
       </c>
       <c r="B95" t="s">
         <v>190</v>
       </c>
       <c r="C95" s="5">
-        <v>45.0</v>
+        <v>260.0</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="3">
-        <v>5532</v>
+        <v>5523</v>
       </c>
       <c r="B96" t="s">
         <v>192</v>
       </c>
       <c r="C96" s="5">
-        <v>260.0</v>
+        <v>4.25</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="3">
-        <v>5523</v>
+        <v>5029</v>
       </c>
       <c r="B97" t="s">
         <v>194</v>
       </c>
       <c r="C97" s="5">
-        <v>4.25</v>
+        <v>24.0</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="3">
-        <v>5029</v>
+        <v>4837</v>
       </c>
       <c r="B98" t="s">
         <v>196</v>
       </c>
       <c r="C98" s="5">
-        <v>24.0</v>
+        <v>320.0</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="3">
-        <v>4837</v>
+        <v>4692</v>
       </c>
       <c r="B99" t="s">
         <v>198</v>
       </c>
       <c r="C99" s="5">
-        <v>320.0</v>
+        <v>142.0</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="3">
-        <v>4692</v>
+        <v>4857</v>
       </c>
       <c r="B100" t="s">
         <v>200</v>
       </c>
       <c r="C100" s="5">
-        <v>142.0</v>
+        <v>148.0</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="3">
-        <v>4857</v>
+        <v>4795</v>
       </c>
       <c r="B101" t="s">
         <v>202</v>
       </c>
       <c r="C101" s="5">
-        <v>148.0</v>
+        <v>85.0</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="3">
-        <v>4795</v>
+        <v>4323</v>
       </c>
       <c r="B102" t="s">
         <v>204</v>
       </c>
       <c r="C102" s="5">
-        <v>85.0</v>
+        <v>0.55</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="3">
-        <v>4323</v>
+        <v>3741</v>
       </c>
       <c r="B103" t="s">
         <v>206</v>
       </c>
       <c r="C103" s="5">
-        <v>0.55</v>
+        <v>12.0</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="3">
-        <v>3741</v>
+        <v>4443</v>
       </c>
       <c r="B104" t="s">
         <v>208</v>
       </c>
       <c r="C104" s="5">
-        <v>12.0</v>
+        <v>165.0</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="3">
-        <v>4443</v>
+        <v>4436</v>
       </c>
       <c r="B105" t="s">
         <v>210</v>
       </c>
       <c r="C105" s="5">
-        <v>165.0</v>
+        <v>4.72</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="3">
-        <v>4436</v>
+        <v>4384</v>
       </c>
       <c r="B106" t="s">
         <v>212</v>
       </c>
       <c r="C106" s="5">
-        <v>4.72</v>
+        <v>7.67</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="3">
-        <v>4384</v>
+        <v>5633</v>
       </c>
       <c r="B107" t="s">
         <v>214</v>
       </c>
       <c r="C107" s="5">
-        <v>7.67</v>
+        <v>8.0</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="3">
-        <v>5633</v>
+        <v>5635</v>
       </c>
       <c r="B108" t="s">
         <v>216</v>
       </c>
       <c r="C108" s="5">
-        <v>8.0</v>
+        <v>9.44</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="3">
-        <v>5635</v>
+        <v>5637</v>
       </c>
       <c r="B109" t="s">
         <v>218</v>
       </c>
       <c r="C109" s="5">
-        <v>9.44</v>
+        <v>11.8</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="3">
-        <v>5636</v>
+        <v>5638</v>
       </c>
       <c r="B110" t="s">
         <v>220</v>
       </c>
       <c r="C110" s="5">
-        <v>10.62</v>
+        <v>16.52</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="3">
-        <v>5637</v>
+        <v>5643</v>
       </c>
       <c r="B111" t="s">
         <v>222</v>
       </c>
       <c r="C111" s="5">
-        <v>11.8</v>
+        <v>44.84</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="3">
-        <v>5638</v>
+        <v>5644</v>
       </c>
       <c r="B112" t="s">
         <v>224</v>
       </c>
       <c r="C112" s="5">
-        <v>16.52</v>
+        <v>58.0</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="3">
-        <v>5639</v>
+        <v>5645</v>
       </c>
       <c r="B113" t="s">
         <v>226</v>
       </c>
       <c r="C113" s="5">
-        <v>17.7</v>
+        <v>72.0</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="3">
-        <v>5641</v>
+        <v>5646</v>
       </c>
       <c r="B114" t="s">
         <v>228</v>
       </c>
       <c r="C114" s="5">
-        <v>25.96</v>
+        <v>96.0</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="3">
-        <v>5643</v>
+        <v>4154</v>
       </c>
       <c r="B115" t="s">
         <v>230</v>
       </c>
       <c r="C115" s="5">
-        <v>44.84</v>
+        <v>22.42</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="3">
-        <v>5644</v>
+        <v>4088</v>
       </c>
       <c r="B116" t="s">
         <v>232</v>
       </c>
       <c r="C116" s="5">
-        <v>58.0</v>
+        <v>7.08</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>233</v>
-      </c>
-[...96 lines deleted...]
-        <v>247</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_21"/>
@@ -2976,57 +2836,50 @@
     <hyperlink ref="D92" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_114"/>
-    <hyperlink ref="D117" r:id="rId_hyperlink_115"/>
-[...5 lines deleted...]
-    <hyperlink ref="D123" r:id="rId_hyperlink_121"/>
   </hyperlinks>
   <printOptions gridLines="true" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;C&amp;H&amp;F &amp;RPage &amp;P of &amp;N</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>