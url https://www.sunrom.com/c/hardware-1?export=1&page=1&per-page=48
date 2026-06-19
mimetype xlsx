--- v3 (2026-05-04)
+++ v4 (2026-06-19)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/hardware-1?page=1&amp;per-page=48</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>05-May-2026 04:15:45</t>
+    <t>19-Jun-2026 06:00:01</t>
   </si>
   <si>
     <t>M3 x 10mm PCB Spacer Brass Threaded Female/Female</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7878</t>
   </si>
   <si>
     <t>M4 Dome Nut Nylon</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7815</t>
   </si>
   <si>
     <t>M3 x 10mm PCB Spacer Brass Threaded Male/Female</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7816</t>
   </si>
   <si>
     <t>M2 (2mm) x 10mm Pan Head Phillips Plus Stainless Steel SS Machine Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7677</t>
   </si>
@@ -1146,1619 +1146,1619 @@
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
         <v>7878</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
-        <v>6.25</v>
+        <v>7.19</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>7815</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
-        <v>3.75</v>
+        <v>4.31</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>7816</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
-        <v>7.5</v>
+        <v>8.63</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>7677</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
-        <v>4.25</v>
+        <v>4.89</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>7687</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
-        <v>4.25</v>
+        <v>4.89</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>7545</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>25.0</v>
+        <v>28.75</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>7546</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
-        <v>40.0</v>
+        <v>46.0</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>7543</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
-        <v>12.0</v>
+        <v>13.8</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
         <v>7544</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
-        <v>12.0</v>
+        <v>13.8</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>7547</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
-        <v>5.0</v>
+        <v>5.75</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>7548</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
-        <v>5.0</v>
+        <v>5.75</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>7215</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
-        <v>2.03</v>
+        <v>2.33</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>7216</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="5">
-        <v>1.96</v>
+        <v>2.25</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
         <v>7217</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="5">
-        <v>2.1</v>
+        <v>2.42</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
         <v>7218</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5">
-        <v>2.17</v>
+        <v>2.5</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3">
         <v>7219</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="5">
-        <v>1.82</v>
+        <v>2.09</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3">
         <v>6214</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="5">
-        <v>125.0</v>
+        <v>143.75</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="3">
         <v>5934</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="5">
-        <v>38.0</v>
+        <v>43.7</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="3">
         <v>7225</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="5">
-        <v>285.0</v>
+        <v>327.75</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="3">
         <v>7227</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="5">
-        <v>122.0</v>
+        <v>140.30000000000001</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="3">
         <v>7192</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="5">
-        <v>4.5</v>
+        <v>5.18</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3">
         <v>7193</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="5">
-        <v>4.75</v>
+        <v>5.46</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="3">
         <v>7189</v>
       </c>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="5">
-        <v>3.25</v>
+        <v>3.74</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="3">
         <v>7190</v>
       </c>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="5">
-        <v>3.75</v>
+        <v>4.31</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="3">
         <v>7191</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="5">
-        <v>4.0</v>
+        <v>4.6</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="3">
         <v>7077</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="5">
-        <v>0.75</v>
+        <v>0.86</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="3">
         <v>7080</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="5">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="3">
         <v>7081</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="5">
-        <v>1.35</v>
+        <v>1.55</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="3">
         <v>6398</v>
       </c>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="5">
-        <v>85.0</v>
+        <v>97.75</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="3">
         <v>7061</v>
       </c>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="5">
-        <v>4.15</v>
+        <v>4.77</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="3">
         <v>7054</v>
       </c>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" s="5">
-        <v>4.85</v>
+        <v>5.58</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="3">
         <v>7045</v>
       </c>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="5">
-        <v>3.25</v>
+        <v>3.74</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="3">
         <v>7046</v>
       </c>
       <c r="B36" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="5">
-        <v>3.63</v>
+        <v>4.17</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="3">
         <v>7047</v>
       </c>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37" s="5">
-        <v>4.0</v>
+        <v>4.6</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="3">
         <v>7048</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38" s="5">
-        <v>4.38</v>
+        <v>5.04</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="3">
         <v>7049</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="5">
-        <v>4.75</v>
+        <v>5.46</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="3">
         <v>7042</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="5">
-        <v>2.88</v>
+        <v>3.31</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="3">
         <v>7043</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41" s="5">
-        <v>3.75</v>
+        <v>4.31</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="3">
         <v>7044</v>
       </c>
       <c r="B42" t="s">
         <v>84</v>
       </c>
       <c r="C42" s="5">
-        <v>3.75</v>
+        <v>4.31</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="3">
         <v>7050</v>
       </c>
       <c r="B43" t="s">
         <v>86</v>
       </c>
       <c r="C43" s="5">
-        <v>5.0</v>
+        <v>6.25</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="3">
         <v>7051</v>
       </c>
       <c r="B44" t="s">
         <v>88</v>
       </c>
       <c r="C44" s="5">
-        <v>5.25</v>
+        <v>6.04</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="3">
         <v>7052</v>
       </c>
       <c r="B45" t="s">
         <v>90</v>
       </c>
       <c r="C45" s="5">
-        <v>5.25</v>
+        <v>6.04</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="3">
         <v>7053</v>
       </c>
       <c r="B46" t="s">
         <v>92</v>
       </c>
       <c r="C46" s="5">
-        <v>5.75</v>
+        <v>6.61</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="3">
         <v>7040</v>
       </c>
       <c r="B47" t="s">
         <v>94</v>
       </c>
       <c r="C47" s="5">
-        <v>2.25</v>
+        <v>2.59</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="3">
         <v>7041</v>
       </c>
       <c r="B48" t="s">
         <v>96</v>
       </c>
       <c r="C48" s="5">
-        <v>3.85</v>
+        <v>4.43</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="3">
         <v>6920</v>
       </c>
       <c r="B49" t="s">
         <v>98</v>
       </c>
       <c r="C49" s="5">
-        <v>16.0</v>
+        <v>18.4</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="3">
         <v>6687</v>
       </c>
       <c r="B50" t="s">
         <v>100</v>
       </c>
       <c r="C50" s="5">
-        <v>22.0</v>
+        <v>25.3</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="3">
         <v>6549</v>
       </c>
       <c r="B51" t="s">
         <v>102</v>
       </c>
       <c r="C51" s="5">
-        <v>1.55</v>
+        <v>1.78</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="3">
         <v>6550</v>
       </c>
       <c r="B52" t="s">
         <v>104</v>
       </c>
       <c r="C52" s="5">
-        <v>1.75</v>
+        <v>2.0099999999999998</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="3">
         <v>6548</v>
       </c>
       <c r="B53" t="s">
         <v>106</v>
       </c>
       <c r="C53" s="5">
-        <v>0.85</v>
+        <v>0.98</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="3">
         <v>6547</v>
       </c>
       <c r="B54" t="s">
         <v>108</v>
       </c>
       <c r="C54" s="5">
-        <v>0.45</v>
+        <v>0.52</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="3">
         <v>6525</v>
       </c>
       <c r="B55" t="s">
         <v>110</v>
       </c>
       <c r="C55" s="5">
-        <v>3.0</v>
+        <v>3.45</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="3">
         <v>6526</v>
       </c>
       <c r="B56" t="s">
         <v>112</v>
       </c>
       <c r="C56" s="5">
-        <v>2.5</v>
+        <v>2.88</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="3">
         <v>6527</v>
       </c>
       <c r="B57" t="s">
         <v>114</v>
       </c>
       <c r="C57" s="5">
-        <v>1.95</v>
+        <v>2.24</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="3">
         <v>6528</v>
       </c>
       <c r="B58" t="s">
         <v>116</v>
       </c>
       <c r="C58" s="5">
-        <v>1.45</v>
+        <v>1.67</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="3">
         <v>6529</v>
       </c>
       <c r="B59" t="s">
         <v>118</v>
       </c>
       <c r="C59" s="5">
-        <v>1.35</v>
+        <v>1.55</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="3">
         <v>6530</v>
       </c>
       <c r="B60" t="s">
         <v>120</v>
       </c>
       <c r="C60" s="5">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="3">
         <v>6531</v>
       </c>
       <c r="B61" t="s">
         <v>122</v>
       </c>
       <c r="C61" s="5">
-        <v>0.9</v>
+        <v>1.04</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="3">
         <v>6532</v>
       </c>
       <c r="B62" t="s">
         <v>124</v>
       </c>
       <c r="C62" s="5">
-        <v>0.8</v>
+        <v>0.92</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="3">
         <v>6533</v>
       </c>
       <c r="B63" t="s">
         <v>126</v>
       </c>
       <c r="C63" s="5">
-        <v>4.25</v>
+        <v>4.89</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="3">
         <v>6534</v>
       </c>
       <c r="B64" t="s">
         <v>128</v>
       </c>
       <c r="C64" s="5">
-        <v>0.6</v>
+        <v>0.69</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="3">
         <v>6519</v>
       </c>
       <c r="B65" t="s">
         <v>130</v>
       </c>
       <c r="C65" s="5">
-        <v>3.75</v>
+        <v>4.31</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="3">
         <v>6520</v>
       </c>
       <c r="B66" t="s">
         <v>132</v>
       </c>
       <c r="C66" s="5">
-        <v>0.45</v>
+        <v>0.52</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="3">
         <v>6521</v>
       </c>
       <c r="B67" t="s">
         <v>134</v>
       </c>
       <c r="C67" s="5">
-        <v>0.45</v>
+        <v>0.52</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="3">
         <v>6522</v>
       </c>
       <c r="B68" t="s">
         <v>136</v>
       </c>
       <c r="C68" s="5">
-        <v>1.35</v>
+        <v>1.55</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="3">
         <v>6524</v>
       </c>
       <c r="B69" t="s">
         <v>138</v>
       </c>
       <c r="C69" s="5">
-        <v>1.25</v>
+        <v>1.44</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="3">
         <v>3922</v>
       </c>
       <c r="B70" t="s">
         <v>140</v>
       </c>
       <c r="C70" s="5">
-        <v>3.22</v>
+        <v>3.7</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="3">
         <v>6463</v>
       </c>
       <c r="B71" t="s">
         <v>142</v>
       </c>
       <c r="C71" s="5">
-        <v>1525.0</v>
+        <v>1753.75</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="3">
         <v>8107</v>
       </c>
       <c r="B72" t="s">
         <v>144</v>
       </c>
       <c r="C72" s="5">
-        <v>14.75</v>
+        <v>16.96</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="3">
         <v>5265</v>
       </c>
       <c r="B73" t="s">
         <v>146</v>
       </c>
       <c r="C73" s="5">
-        <v>17.45</v>
+        <v>20.07</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="3">
         <v>6392</v>
       </c>
       <c r="B74" t="s">
         <v>148</v>
       </c>
       <c r="C74" s="5">
-        <v>25.0</v>
+        <v>28.75</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="3">
         <v>6256</v>
       </c>
       <c r="B75" t="s">
         <v>150</v>
       </c>
       <c r="C75" s="5">
-        <v>4.72</v>
+        <v>5.43</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="3">
         <v>6255</v>
       </c>
       <c r="B76" t="s">
         <v>152</v>
       </c>
       <c r="C76" s="5">
-        <v>4.13</v>
+        <v>4.75</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="3">
         <v>6253</v>
       </c>
       <c r="B77" t="s">
         <v>154</v>
       </c>
       <c r="C77" s="5">
-        <v>10.62</v>
+        <v>12.21</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="3">
         <v>6259</v>
       </c>
       <c r="B78" t="s">
         <v>156</v>
       </c>
       <c r="C78" s="5">
-        <v>4.75</v>
+        <v>5.46</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="3">
         <v>6260</v>
       </c>
       <c r="B79" t="s">
         <v>158</v>
       </c>
       <c r="C79" s="5">
-        <v>4.43</v>
+        <v>5.09</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="3">
         <v>4608</v>
       </c>
       <c r="B80" t="s">
         <v>160</v>
       </c>
       <c r="C80" s="5">
-        <v>4.75</v>
+        <v>5.46</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="3">
         <v>6180</v>
       </c>
       <c r="B81" t="s">
         <v>162</v>
       </c>
       <c r="C81" s="5">
-        <v>53.0</v>
+        <v>60.95</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="3">
         <v>6181</v>
       </c>
       <c r="B82" t="s">
         <v>164</v>
       </c>
       <c r="C82" s="5">
-        <v>100.0</v>
+        <v>115.0</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="3">
         <v>6108</v>
       </c>
       <c r="B83" t="s">
         <v>166</v>
       </c>
       <c r="C83" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="3">
         <v>6109</v>
       </c>
       <c r="B84" t="s">
         <v>168</v>
       </c>
       <c r="C84" s="5">
-        <v>21.24</v>
+        <v>24.43</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="3">
         <v>6110</v>
       </c>
       <c r="B85" t="s">
         <v>170</v>
       </c>
       <c r="C85" s="5">
-        <v>23.6</v>
+        <v>27.14</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="3">
         <v>6104</v>
       </c>
       <c r="B86" t="s">
         <v>172</v>
       </c>
       <c r="C86" s="5">
-        <v>22.0</v>
+        <v>25.3</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="3">
         <v>6102</v>
       </c>
       <c r="B87" t="s">
         <v>174</v>
       </c>
       <c r="C87" s="5">
-        <v>16.0</v>
+        <v>18.4</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="3">
         <v>6106</v>
       </c>
       <c r="B88" t="s">
         <v>176</v>
       </c>
       <c r="C88" s="5">
-        <v>28.0</v>
+        <v>32.2</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="3">
         <v>6107</v>
       </c>
       <c r="B89" t="s">
         <v>178</v>
       </c>
       <c r="C89" s="5">
-        <v>12.0</v>
+        <v>13.8</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="3">
         <v>6111</v>
       </c>
       <c r="B90" t="s">
         <v>180</v>
       </c>
       <c r="C90" s="5">
-        <v>22.0</v>
+        <v>25.3</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="3">
         <v>6103</v>
       </c>
       <c r="B91" t="s">
         <v>182</v>
       </c>
       <c r="C91" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="3">
         <v>6105</v>
       </c>
       <c r="B92" t="s">
         <v>184</v>
       </c>
       <c r="C92" s="5">
-        <v>23.6</v>
+        <v>27.14</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="3">
         <v>5632</v>
       </c>
       <c r="B93" t="s">
         <v>186</v>
       </c>
       <c r="C93" s="5">
-        <v>5.9</v>
+        <v>6.79</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="3">
         <v>5278</v>
       </c>
       <c r="B94" t="s">
         <v>188</v>
       </c>
       <c r="C94" s="5">
-        <v>45.0</v>
+        <v>51.75</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="3">
         <v>5532</v>
       </c>
       <c r="B95" t="s">
         <v>190</v>
       </c>
       <c r="C95" s="5">
-        <v>260.0</v>
+        <v>299.0</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="3">
         <v>5523</v>
       </c>
       <c r="B96" t="s">
         <v>192</v>
       </c>
       <c r="C96" s="5">
-        <v>4.25</v>
+        <v>4.89</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="3">
         <v>5029</v>
       </c>
       <c r="B97" t="s">
         <v>194</v>
       </c>
       <c r="C97" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="3">
         <v>4837</v>
       </c>
       <c r="B98" t="s">
         <v>196</v>
       </c>
       <c r="C98" s="5">
-        <v>320.0</v>
+        <v>368.0</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="3">
         <v>4692</v>
       </c>
       <c r="B99" t="s">
         <v>198</v>
       </c>
       <c r="C99" s="5">
-        <v>142.0</v>
+        <v>163.30000000000001</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="3">
         <v>4857</v>
       </c>
       <c r="B100" t="s">
         <v>200</v>
       </c>
       <c r="C100" s="5">
-        <v>148.0</v>
+        <v>170.19999999999999</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="3">
         <v>4795</v>
       </c>
       <c r="B101" t="s">
         <v>202</v>
       </c>
       <c r="C101" s="5">
-        <v>85.0</v>
+        <v>97.75</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="3">
         <v>4323</v>
       </c>
       <c r="B102" t="s">
         <v>204</v>
       </c>
       <c r="C102" s="5">
-        <v>0.55</v>
+        <v>0.63</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="3">
         <v>3741</v>
       </c>
       <c r="B103" t="s">
         <v>206</v>
       </c>
       <c r="C103" s="5">
-        <v>12.0</v>
+        <v>13.8</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="3">
         <v>4443</v>
       </c>
       <c r="B104" t="s">
         <v>208</v>
       </c>
       <c r="C104" s="5">
-        <v>165.0</v>
+        <v>189.75</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="3">
         <v>4436</v>
       </c>
       <c r="B105" t="s">
         <v>210</v>
       </c>
       <c r="C105" s="5">
-        <v>4.72</v>
+        <v>5.43</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="3">
         <v>4384</v>
       </c>
       <c r="B106" t="s">
         <v>212</v>
       </c>
       <c r="C106" s="5">
-        <v>7.67</v>
+        <v>8.82</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="3">
         <v>5633</v>
       </c>
       <c r="B107" t="s">
         <v>214</v>
       </c>
       <c r="C107" s="5">
-        <v>8.0</v>
+        <v>9.2</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="3">
         <v>5635</v>
       </c>
       <c r="B108" t="s">
         <v>216</v>
       </c>
       <c r="C108" s="5">
-        <v>9.44</v>
+        <v>10.86</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="3">
         <v>5637</v>
       </c>
       <c r="B109" t="s">
         <v>218</v>
       </c>
       <c r="C109" s="5">
-        <v>11.8</v>
+        <v>13.57</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="3">
         <v>5638</v>
       </c>
       <c r="B110" t="s">
         <v>220</v>
       </c>
       <c r="C110" s="5">
-        <v>16.52</v>
+        <v>19.0</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="3">
         <v>5643</v>
       </c>
       <c r="B111" t="s">
         <v>222</v>
       </c>
       <c r="C111" s="5">
-        <v>44.84</v>
+        <v>51.57</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="3">
         <v>5644</v>
       </c>
       <c r="B112" t="s">
         <v>224</v>
       </c>
       <c r="C112" s="5">
-        <v>58.0</v>
+        <v>66.7</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="3">
         <v>5645</v>
       </c>
       <c r="B113" t="s">
         <v>226</v>
       </c>
       <c r="C113" s="5">
-        <v>72.0</v>
+        <v>82.8</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="3">
         <v>5646</v>
       </c>
       <c r="B114" t="s">
         <v>228</v>
       </c>
       <c r="C114" s="5">
-        <v>96.0</v>
+        <v>110.40000000000001</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="3">
         <v>4154</v>
       </c>
       <c r="B115" t="s">
         <v>230</v>
       </c>
       <c r="C115" s="5">
-        <v>22.42</v>
+        <v>25.78</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="3">
         <v>4088</v>
       </c>
       <c r="B116" t="s">
         <v>232</v>
       </c>
       <c r="C116" s="5">
-        <v>7.08</v>
+        <v>8.14</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>233</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_18"/>