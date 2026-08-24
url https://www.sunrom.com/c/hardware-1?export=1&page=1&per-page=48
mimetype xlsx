--- v4 (2026-06-19)
+++ v5 (2026-08-24)
@@ -14,74 +14,74 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Worksheet'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="782">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/hardware-1?page=1&amp;per-page=48</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>19-Jun-2026 06:00:01</t>
+    <t>25-Aug-2026 03:53:35</t>
   </si>
   <si>
     <t>M3 x 10mm PCB Spacer Brass Threaded Female/Female</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7878</t>
   </si>
   <si>
     <t>M4 Dome Nut Nylon</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7815</t>
   </si>
   <si>
     <t>M3 x 10mm PCB Spacer Brass Threaded Male/Female</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7816</t>
   </si>
   <si>
     <t>M2 (2mm) x 10mm Pan Head Phillips Plus Stainless Steel SS Machine Screw</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7677</t>
   </si>
@@ -658,102 +658,1746 @@
   <si>
     <t>Heatsink for TO-220</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/3741</t>
   </si>
   <si>
     <t>Enclosure 90x70x28mm - Black</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4443</t>
   </si>
   <si>
     <t>Rubber Feet</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4436</t>
   </si>
   <si>
     <t>Hex Spacer</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4384</t>
   </si>
   <si>
+    <t>F606-ZZ 6x17x6mm Flange Ball Bearing Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2536</t>
+  </si>
+  <si>
+    <t>F686-ZZ 6x13x5mm Flange Ball Bearing Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2537</t>
+  </si>
+  <si>
+    <t>F696-ZZ 6x15x5mm Flange Ball Bearing Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2538</t>
+  </si>
+  <si>
+    <t>F607-ZZ 7x19x6mm Flange Ball Bearing Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2539</t>
+  </si>
+  <si>
+    <t>F687-ZZ 7x14x5mm Flange Ball Bearing Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2540</t>
+  </si>
+  <si>
+    <t>F608-ZZ 8x22x7mm Flange Ball Bearing Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2541</t>
+  </si>
+  <si>
+    <t>F688-ZZ 8x16x5mm Flange Ball Bearing Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2542</t>
+  </si>
+  <si>
+    <t>F698-ZZ 8x19x6mm Flange Ball Bearing Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2543</t>
+  </si>
+  <si>
+    <t>F689-ZZ 9x17x5mm Flange Ball Bearing Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2544</t>
+  </si>
+  <si>
+    <t>F699-ZZ 9x20x6mm Flange Ball Bearing Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2545</t>
+  </si>
+  <si>
+    <t>F63800-ZZ 10x19x7mm Flange Ball Bearing Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2546</t>
+  </si>
+  <si>
+    <t>F6800-ZZ 10x19x5mm Flange Ball Bearing Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2547</t>
+  </si>
+  <si>
+    <t>F6900-ZZ 10x22x6mm Flange Ball Bearing Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2548</t>
+  </si>
+  <si>
+    <t>Cheese Head M3 (3mm) x 6mm Nylon white plastic Slotted Minus Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2022</t>
+  </si>
+  <si>
+    <t>F6901-ZZ 12x24x6mm Flange Ball Bearing Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2550</t>
+  </si>
+  <si>
+    <t>Cheese Head M3 (3mm) x 8mm Nylon white plastic Slotted Minus Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2023</t>
+  </si>
+  <si>
+    <t>LMF08-UU 8mm Round Flange Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2643</t>
+  </si>
+  <si>
+    <t>Counter Sunk CSK M3 (3mm) x 10mm MS Steel Plus Phillips Machine Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2007</t>
+  </si>
+  <si>
+    <t>LMF10-UU 10mm Round Flange Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2644</t>
+  </si>
+  <si>
+    <t>Counter Sunk CSK M4 (4mm) x 10mm Steel MS Phillips Plus Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2198</t>
+  </si>
+  <si>
+    <t>LMF16-UU 16mm Round Flange Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2646</t>
+  </si>
+  <si>
+    <t>Counter Sunk CSK M4 (4mm) x 20mm Steel MS Phillips Plus Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2199</t>
+  </si>
+  <si>
+    <t>LMF20-UU 20mm Round Flange Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2647</t>
+  </si>
+  <si>
+    <t>Counter Sunk CSK M5 (5mm) x 10mm Steel MS Phillips Plus Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2200</t>
+  </si>
+  <si>
+    <t>LMF25-UU 25mm Round Flange Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2648</t>
+  </si>
+  <si>
+    <t>Counter Sunk CSK M5 (5mm) x 20mm Steel MS Phillips Plus Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2201</t>
+  </si>
+  <si>
+    <t>LM8-L-UU 8mm Long Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2653</t>
+  </si>
+  <si>
+    <t>Counter Sunk CSK M6 (6mm) x 10mm Steel MS Phillips Plus Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2202</t>
+  </si>
+  <si>
+    <t>LM10-L-UU 10mm Long Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2654</t>
+  </si>
+  <si>
+    <t>Counter Sunk CSK M6 (6mm) x 20mm Steel MS Phillips Plus Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2203</t>
+  </si>
+  <si>
+    <t>LM12-L-UU 12mm Long Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2655</t>
+  </si>
+  <si>
+    <t>Pan Head M3 (3mm) x 6mm MS Phillips Steel MS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2010</t>
+  </si>
+  <si>
+    <t>LM16-L-UU 16mm Long Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2656</t>
+  </si>
+  <si>
+    <t>Pan Head M3 (3mm) x 10mm MS Phillips Steel MS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2011</t>
+  </si>
+  <si>
+    <t>LM25-L-UU 25mm Long Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2658</t>
+  </si>
+  <si>
+    <t>Pan Head M3 (3mm) x 15mm MS Phillips Steel MS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2012</t>
+  </si>
+  <si>
+    <t>LMF08-LUU 8mm Round Long Flange Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2663</t>
+  </si>
+  <si>
+    <t>Pan Head M3 (3mm) x 20mm MS Phillips Steel MS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2013</t>
+  </si>
+  <si>
+    <t>LMF10-LUU 10mm Round Long Flange Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2664</t>
+  </si>
+  <si>
+    <t>Pan Head M2 (2mm) x 16mm Phillips/Plus Stainless Steel SS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2065</t>
+  </si>
+  <si>
+    <t>LMF12-LUU 12mm Round Long Flange Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2665</t>
+  </si>
+  <si>
+    <t>Pan Head M2.5 (2.5mm) x 4mm Phillips/Plus Stainless Steel SS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2066</t>
+  </si>
+  <si>
+    <t>LMF16-LUU 16mm Round Long Flange Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2666</t>
+  </si>
+  <si>
+    <t>Pan Head M2.5 (2.5mm) x 8mm Phillips/Plus Stainless Steel SS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2068</t>
+  </si>
+  <si>
+    <t>LMF20-LUU 20mm Round Long Flange Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2667</t>
+  </si>
+  <si>
+    <t>Pan Head M2.5 (2.5mm) x 10mm Phillips/Plus Stainless Steel SS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2069</t>
+  </si>
+  <si>
+    <t>LMF25-LUU 25mm Round Long Flange Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2668</t>
+  </si>
+  <si>
     <t>Heat Shrink Tube - 1.5mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5633</t>
   </si>
   <si>
+    <t>Pan Head M2.5 (2.5mm) x 12mm Phillips/Plus Stainless Steel SS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2070</t>
+  </si>
+  <si>
+    <t>LMK16-UU 16mm Square Flange Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2676</t>
+  </si>
+  <si>
+    <t>Pan Head M2.5 (2.5mm) x 16mm Phillips/Plus Stainless Steel SS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2071</t>
+  </si>
+  <si>
+    <t>LMK20-UU 20mm Square Flange Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2677</t>
+  </si>
+  <si>
     <t>Heat Shrink Tube - 3mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5635</t>
   </si>
   <si>
+    <t>Pan Head M2.5 (2.5mm) x 20mm Phillips/Plus Stainless Steel SS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2072</t>
+  </si>
+  <si>
+    <t>SHF10 10mm Linear Shaft Support Flange Mount</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2608</t>
+  </si>
+  <si>
+    <t>Pan Head M3 (3mm) x 20mm Phillips/Plus Stainless Steel SS Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2182</t>
+  </si>
+  <si>
+    <t>SHF12 12mm Linear Shaft Support Flange Mount</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2609</t>
+  </si>
+  <si>
     <t>Heat Shrink Tube - 4mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5637</t>
   </si>
   <si>
+    <t>Pan Head M6 (6mm) x 30mm MS Phillips Steel MS Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2215</t>
+  </si>
+  <si>
+    <t>SHF16 16mm Linear Shaft Support Flange Mount</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2610</t>
+  </si>
+  <si>
     <t>Heat Shrink Tube - 6mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5638</t>
   </si>
   <si>
+    <t>Cheese Head M3 (3mm) x 10mm Slotted Minus Steel MS Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2204</t>
+  </si>
+  <si>
+    <t>SHF20 20mm Linear Shaft Support Flange Mount</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2611</t>
+  </si>
+  <si>
+    <t>Cheese Head M6 (6mm) x 10mm Slotted Minus Steel MS Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2210</t>
+  </si>
+  <si>
+    <t>KP003 17mm Dia Pillow Block Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2622</t>
+  </si>
+  <si>
+    <t>KP004 20mm Dia Pillow Block Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2623</t>
+  </si>
+  <si>
+    <t>KFL003 17mm Dia Flange Pillow Block Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2628</t>
+  </si>
+  <si>
+    <t>Washer Head M3 (3mm) x 10mm Phillips Stainless Steel SS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2060</t>
+  </si>
+  <si>
+    <t>M4 MS T-Nut Hammer Head Slide In for 20 Series Aluminum Profile</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2592</t>
+  </si>
+  <si>
     <t>Heat Shrink Tube - 16mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5643</t>
   </si>
   <si>
+    <t>Washer Head M3 (3mm) x 12mm Phillips Stainless Steel SS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2061</t>
+  </si>
+  <si>
+    <t>M5 MS T- Nut Hammer Head Slide In for 20 Series Aluminum Profile</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2593</t>
+  </si>
+  <si>
     <t>Heat Shrink Tube - 18mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5644</t>
   </si>
   <si>
+    <t>Washer Head M3 (3mm) x 15mm Phillips Stainless Steel SS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2062</t>
+  </si>
+  <si>
+    <t>M3 MS T-Nut Hammer Head Slide In for 30 Series Aluminum Profile</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2594</t>
+  </si>
+  <si>
     <t>Heat Shrink Tube - 20mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5645</t>
   </si>
   <si>
+    <t>Washer Head M3 (3mm) x 20mm Phillips Stainless Steel SS Machine Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2063</t>
+  </si>
+  <si>
+    <t>M4 MS T-Nut Hammer Head Slide In for 30 Series Aluminum Profile</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2595</t>
+  </si>
+  <si>
     <t>Heat Shrink Tube - 25mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5646</t>
   </si>
   <si>
+    <t>Washer Head M4 (4mm) x 15mm Phillips Stainless Steel SS Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2183</t>
+  </si>
+  <si>
+    <t>M5 MS T-Nut Hammer Head Slide In for 30 Series Aluminum Profile</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2596</t>
+  </si>
+  <si>
+    <t>Washer Head M3 (3mm) x 10mm Phillips Steel MS Nickel Plated Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2190</t>
+  </si>
+  <si>
+    <t>M4 MS T-Nut Hammer Head Slide In for 40 Series Aluminum Profile</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2616</t>
+  </si>
+  <si>
+    <t>Washer Head M4 (4mm) x 10mm Phillips Steel MS Nickel Plated Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2192</t>
+  </si>
+  <si>
+    <t>M5 MS T-Nut Hammer Head Slide In for 40 Series Aluminum Profile</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2617</t>
+  </si>
+  <si>
+    <t>Washer Head M4 (4mm) x 20mm Phillips Steel MS Nickel Plated Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2193</t>
+  </si>
+  <si>
+    <t>M6 MS T-Nut Hammer Head Slide In for 40 Series Aluminum Profile</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2618</t>
+  </si>
+  <si>
+    <t>Washer Head M5 (5mm) x 10mm Phillips Steel MS Nickel Plated Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2194</t>
+  </si>
+  <si>
+    <t>M8 MS T-Nut Hammer Head Slide In for 40 Series Aluminum Profile</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2619</t>
+  </si>
+  <si>
+    <t>Washer Head M5 (5mm) x 20mm Phillips Steel MS Nickel Plated Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2195</t>
+  </si>
+  <si>
+    <t>Self Drilling Screw SDS #8 (4.2mm) x 19mm Phillips Truss head Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2271</t>
+  </si>
+  <si>
+    <t>Washer Head M6 (6mm) x 10mm Phillips Steel MS Nickel Plated Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2196</t>
+  </si>
+  <si>
+    <t>Washer Head M6 (6mm) x 20mm Phillips Steel MS Nickel Plated Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2197</t>
+  </si>
+  <si>
+    <t>Self Tapping Screw #6 (3.5mm) Diameter x 16mm Length Pan Phillips Plus Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2188</t>
+  </si>
+  <si>
+    <t>Self Tapping Screw #6 (3.5mm) Diameter x 16mm Length Pan Slotted Minus Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2189</t>
+  </si>
+  <si>
+    <t>Socket Head M4 (4mm) x 12mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2449</t>
+  </si>
+  <si>
+    <t>Socket Head M4 (4mm) x 20mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2450</t>
+  </si>
+  <si>
+    <t>Socket Head M5 (5mm) x 16mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2451</t>
+  </si>
+  <si>
+    <t>Socket Head M5 (5mm) x 20mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2452</t>
+  </si>
+  <si>
+    <t>Socket Head M6 (6mm) x 16mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2453</t>
+  </si>
+  <si>
+    <t>Socket Head M8 (8mm) x 20mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2456</t>
+  </si>
+  <si>
+    <t>Allen Grub M3 (3mm) x 4mm x 0.5mm Set Screw Blackened Steel MS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2081</t>
+  </si>
+  <si>
+    <t>Allen Grub M3 (3mm) x 5mm x 0.5mm Set Screw Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2082</t>
+  </si>
+  <si>
+    <t>Allen Grub M3 (3mm) x 8mm x 0.5mm Set Screw Blackened Steel MS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2083</t>
+  </si>
+  <si>
+    <t>Allen Grub M4 (4mm) x 5mm x 0.7mm Set Screw Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2084</t>
+  </si>
+  <si>
+    <t>Allen Grub M4 (4mm) x 6mm x 0.7mm Set Screw Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2085</t>
+  </si>
+  <si>
+    <t>Allen Grub M4 (4mm) x 8mm x 0.7mm Set Screw Blackened Steel MS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2086</t>
+  </si>
+  <si>
+    <t>Allen Grub M4 (4mm) x 10mm x 0.7mm Set Screw Blackened Steel MS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2087</t>
+  </si>
+  <si>
+    <t>Allen Grub M5 (5mm) x 6mm x 0.8mm Set Screw Blackened Steel MS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2088</t>
+  </si>
+  <si>
+    <t>Allen Grub M5 (5mm) x 8mm x 0.8mm Set Screw Blackened Steel MS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2089</t>
+  </si>
+  <si>
+    <t>Allen Grub M5 (5mm) x 10mm x 0.8mm Set Screw Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2090</t>
+  </si>
+  <si>
+    <t>Allen Grub M6 (6mm) x 8mm x 1mm Set Screw Blackened Steel MS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2092</t>
+  </si>
+  <si>
+    <t>Allen Grub M6 (6mm) x 10mm x 1mm Set Screw Blackened Steel MS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2093</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M3 (3mm) x 25mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2124</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M4 (4mm) x 10mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2125</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M4 (4mm) x 16mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2126</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M4 (4mm) x 20mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2127</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M5 (5mm) x 12mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2129</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M5 (5mm) x 16mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2130</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M5 (5mm) x 20mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2131</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M6 (6mm) x 12mm Allen Cap Stainless Steel Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2133</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M6 (6mm) x 16mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2134</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M6 (6mm) x 20mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2135</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M6 (6mm) x 25mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2136</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M6 (6mm) x 30mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2137</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M6 (6mm) x 40mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2138</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M8 (8mm) x 20mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2139</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M8 (8mm) x 25mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2140</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M8 (8mm) x 30mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2141</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M8 (8mm) x 40mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2142</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M4 (4mm) x 16mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2442</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M4 (4mm) x 20mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2443</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M5 (5mm) x 12mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2444</t>
+  </si>
+  <si>
     <t>Heat Shrink Tube - 10mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4154</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M5 (5mm) x 16mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2445</t>
+  </si>
+  <si>
+    <t>CSK Socket Head M8 (8mm) x 20mm Allen Cap Stainless Steel SS Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2446</t>
+  </si>
+  <si>
+    <t>Button Head M4 (4mm) x 20mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2119</t>
+  </si>
+  <si>
+    <t>Button Head M5 (5mm) x 10mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2120</t>
+  </si>
+  <si>
+    <t>Hex Flange Bolt M6 (6mm) x 20mm x 1mm Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2185</t>
+  </si>
+  <si>
+    <t>Hex Flange Bolt M8 (8mm) x 25mm x 1.25mm Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2186</t>
+  </si>
+  <si>
+    <t>Hex Bolt M6 (6mm) x 20mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2272</t>
+  </si>
+  <si>
+    <t>Hex Bolt M8 (8mm) x 20mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2273</t>
+  </si>
+  <si>
+    <t>Hex Bolt M12 (12mm) x 35mm x 1.75mm Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2390</t>
+  </si>
+  <si>
+    <t>Hex Bolt M8 (8mm) x 35mm x 1.25mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2395</t>
+  </si>
+  <si>
+    <t>Hex Bolt M10 (10mm) x 40mm x 1.5mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2396</t>
+  </si>
+  <si>
+    <t>Hex Bolt M12 (12mm) x 40mm x 1.75mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2397</t>
+  </si>
+  <si>
+    <t>Hex Bolt M16 (16mm) x 30mm x 2mm Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2437</t>
+  </si>
+  <si>
+    <t>Wing Nut M4 (4mm) 0.7mm Pitch Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2025</t>
+  </si>
+  <si>
+    <t>Wing Nut M5 (5mm) 0.8mm Pitch Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2026</t>
+  </si>
+  <si>
+    <t>Wing Nut M6 (6mm) 1mm Pitch Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2027</t>
+  </si>
+  <si>
+    <t>Wing Nut M6 (6mm) 1mm Pitch Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2381</t>
+  </si>
+  <si>
+    <t>Wing Nut M8 (8mm) 1.25mm Pitch Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2382</t>
+  </si>
+  <si>
+    <t>Wing Nut M16 (16mm) 2mm Pitch Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2411</t>
+  </si>
+  <si>
+    <t>Flange Locknut M3 (3mm) x 0.5mm Nut Serrated Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2028</t>
+  </si>
+  <si>
+    <t>Flange Locknut M5 (5mm) x 0.8mm Nut Serrated Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2030</t>
+  </si>
+  <si>
+    <t>Flange Locknut M8 (8mm) x 1.25mm Nut Serrated Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2032</t>
+  </si>
+  <si>
+    <t>Flange Locknut M10 (10mm) x 1.5mm Nut Serrated Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2033</t>
+  </si>
+  <si>
+    <t>Hex Nut M5 (5mm) x 0.8mm Mild Steel Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2016</t>
+  </si>
+  <si>
+    <t>Hex Nut M8 (8mm) x 1.25mm Mild Steel Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2018</t>
+  </si>
+  <si>
+    <t>Hex Nut M12 (12mm) x 1.75mm Mild Steel Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2020</t>
+  </si>
+  <si>
+    <t>Hex Nut M3 (3mm) x 0.5mm Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2050</t>
+  </si>
+  <si>
+    <t>Hex Nut M5 (5mm) x 0.8mm Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2052</t>
+  </si>
+  <si>
+    <t>Hex Nut M8 (8mm) x 1.25mm Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2054</t>
+  </si>
+  <si>
+    <t>Hex Nut M10 (10mm) x 1.5mm Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2055</t>
+  </si>
+  <si>
+    <t>Hex Nut M12 (12mm) x 1.75mm Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2422</t>
+  </si>
+  <si>
+    <t>Hex Nut M16 (16mm) x 2mm Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2423</t>
+  </si>
+  <si>
+    <t>Hex Nut M20 (20mm) x 2.5mm Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2424</t>
+  </si>
+  <si>
+    <t>Hex Nut M16 (16mm) x 2mm Mild Steel Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2438</t>
+  </si>
+  <si>
+    <t>Hex Nut M20 (20mm) x 2.5mm Mild Steel Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2439</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M4 (4mm) 0.7mm Mild Steel MS Nylon-Insert Hex Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2035</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M5 (5mm) 0.8mm Mild Steel MS Nylon-Insert Hex Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2036</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M8 (8mm) 1.25mm Mild Steel MS Nylon-Insert Hex Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2038</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M10 (10mm) 1.5mm Mild Steel MS Nylon-Insert Hex Nyloc Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2039</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M5 (5mm) 0.8mm Stainless Steel SS Nylon-Insert Hex Nut</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2430</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M6 (6mm) 1mm Stainless Steel SS Nylon-Insert Hex Nut</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2431</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M8 (8mm) 1.25mm Stainless Steel SS Nylon-Insert Hex Nut</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2432</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M10 (10mm) 1.5mm Stainless Steel SS Nylon-Insert Hex Nut</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2433</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M12 (12mm) 1.75mm Stainless Steel SS Nylon-Insert Hex Nut</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2434</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M16 (16mm) 2mm Stainless Steel SS Nylon-Insert Hex Nut</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2435</t>
+  </si>
+  <si>
+    <t>Nyloc Locknut M20 (20mm) 2.5mm Stainless Steel SS Nylon-Insert Hex Nut</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2436</t>
+  </si>
+  <si>
+    <t>Dome Nut M4 (4mm) 0.7mm Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2041</t>
+  </si>
+  <si>
+    <t>Dome Nut M5 (5mm) 0.8mm Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2042</t>
+  </si>
+  <si>
+    <t>Dome Nut M8 (8mm) 1.25mm Mild Steel MS Nickel Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2043</t>
+  </si>
+  <si>
+    <t>Dome Nut M5 (5mm) 0.8mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2177</t>
+  </si>
+  <si>
+    <t>Dome Nut M6 (6mm) 1mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2178</t>
+  </si>
+  <si>
+    <t>Dome Nut M8 (8mm) 1.25mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2179</t>
+  </si>
+  <si>
+    <t>Dome Nut M10 (10mm) 1.5mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2418</t>
+  </si>
+  <si>
+    <t>Dome Nut M12 (12mm) 1.75mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2419</t>
+  </si>
+  <si>
+    <t>Dome Nut M16 (16mm) 2mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2420</t>
+  </si>
+  <si>
+    <t>Dome Nut M20 (20mm) 2.5mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2421</t>
+  </si>
+  <si>
+    <t>Clinch Nut M3 (3mm) x 0.5mm Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2274</t>
+  </si>
+  <si>
+    <t>Clinch Nut M4 (4mm) x 0.7mm Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2275</t>
+  </si>
+  <si>
+    <t>Clinch Nut M5 (5mm) x 0.8mm Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2276</t>
+  </si>
+  <si>
+    <t>Clinch Nut M6 (6mm) x 1mm Mild Steel MS Zinc Plated</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2277</t>
+  </si>
+  <si>
+    <t>Rivet Nut 5mm M5 x 0.8 Pitch</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2253</t>
+  </si>
+  <si>
+    <t>Rivet Nut 8mm M8 x 1.25 Pitch</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2255</t>
+  </si>
+  <si>
+    <t>Brass Insert Nut 4mm x 6mm Length x 0.7mm Pitch</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2229</t>
+  </si>
+  <si>
+    <t>SS Spring Washer M4 (4mm) Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2045</t>
+  </si>
+  <si>
+    <t>SS Spring Washer M5 (5mm) Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2046</t>
+  </si>
+  <si>
+    <t>SS Spring Washer M6 (6mm) Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2047</t>
+  </si>
+  <si>
+    <t>SS Spring Washer M10 (10mm) Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2049</t>
+  </si>
+  <si>
+    <t>Stainless Steel SS M3 (3mm) Overlapping Washer</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2184</t>
+  </si>
+  <si>
+    <t>SS Spring Washer M12 (12mm) Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2412</t>
+  </si>
+  <si>
+    <t>SS Spring Washer M16 (16mm) Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2413</t>
+  </si>
+  <si>
+    <t>SS Spring Washer M20 (20mm) Stainless Steel</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2414</t>
+  </si>
+  <si>
+    <t>Flat Washer 3.4mm x 6.7mm IDxOD 0.8mm Thick Steel Zinc Plated MS for M3 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2094</t>
+  </si>
+  <si>
+    <t>Flat Washer 4.3mm x 9.3mm IDxOD 0.8mm Thick Steel Zinc Plated MS for M4 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2095</t>
+  </si>
+  <si>
+    <t>Flat Washer 4.9mm x 11mm IDxOD 0.8mm Thick Steel Zinc Plated MS for M5 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2096</t>
+  </si>
+  <si>
+    <t>Flat Washer 6.6mm x 12.55mm IDxOD 0.8mm Thick Steel Zinc Plated MS for M6 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2097</t>
+  </si>
+  <si>
+    <t>Flat Washer 3.4mm x 7.7mm IDxOD 0.8mm Thick Stainless Steel SS for M3 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2266</t>
+  </si>
+  <si>
+    <t>Flat Washer 4.3mm x 8.8mm IDxOD 0.8mm Thick Stainless Steel SS for M4 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2267</t>
+  </si>
+  <si>
+    <t>Flat Washer 6.3mm x 13mm IDxOD 0.8mm Thick Stainless Steel SS for M6 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2268</t>
+  </si>
+  <si>
+    <t>Flat Washer 8mm x 16mm IDxOD 1.5mm Thick Steel Zinc Plated MS for M8 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2403</t>
+  </si>
+  <si>
+    <t>Flat Washer 8.4mm x 16.2mm IDxOD 0.8mm Thick Stainless Steel SS for M8 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2404</t>
+  </si>
+  <si>
+    <t>Flat Washer 2.1mm x 4.9mm IDxOD 0.4mm Thick Stainless Steel SS for M2 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2405</t>
+  </si>
+  <si>
+    <t>Flat Washer 5.5mm x 11mm IDxOD 0.8mm Thick Stainless Steel SS for M5 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2407</t>
+  </si>
+  <si>
+    <t>Flat Washer 12.7mm x 25mm IDxOD 1.6mm Thick Stainless Steel SS for M12 screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2409</t>
+  </si>
+  <si>
+    <t>POP Rivets 1/8" x 3/8" (3.2mm x 10mm) Aluminium Blind Rivets</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2260</t>
+  </si>
+  <si>
+    <t>POP Rivets 5/32" x 3/8" (4mm x 10mm) Aluminium Blind Rivets</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2261</t>
+  </si>
+  <si>
+    <t>CSK 6x20 Rivet 6mm Diameter x 20mm Length Counter Sunk Solid Aluminum</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2428</t>
+  </si>
+  <si>
+    <t>Socket Head M4 (4mm) x 10mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2148</t>
+  </si>
+  <si>
+    <t>Socket Head M6 (6mm) x 12mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2157</t>
+  </si>
+  <si>
+    <t>Socket Head M6 (6mm) x 30mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2161</t>
+  </si>
+  <si>
+    <t>Socket Head M8 (8mm) x 16mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2163</t>
+  </si>
+  <si>
+    <t>Socket Head M8 (8mm) x 30mm Allen Cap Steel Black Screw</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2165</t>
+  </si>
+  <si>
+    <t>Bullet Fastener M12 (12mm) x 1.75mm Drop-In Anchor Mild Steel MS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2386</t>
+  </si>
+  <si>
+    <t>Hose Clamp 16mm (5/8 Inch) Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2392</t>
+  </si>
+  <si>
+    <t>Hose Clamp 19mm (3/4 Inch) Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2393</t>
+  </si>
+  <si>
+    <t>Hose Clamp 25mm (1 Inch) Stainless Steel SS</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2394</t>
+  </si>
+  <si>
+    <t>Hex Nut M2 (2mm) x 0.4mm Brass</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2077</t>
+  </si>
+  <si>
+    <t>Hex Nut M2.5 (2.5mm) x 0.45mm Brass</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2078</t>
+  </si>
+  <si>
+    <t>Hex Standoffs Spacers M3 (3mm) x 12mm x 0.5mm Threaded Female-Female Zinc Plated Brass</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2102</t>
+  </si>
+  <si>
+    <t>Hex Standoffs Spacers M3 (3mm) x 20mm x 0.5mm Threaded Female-Female Zinc Plated Brass</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2104</t>
+  </si>
+  <si>
+    <t>Hex Standoffs Spacers M3 (3mm) x 30mm x 0.5mm Threaded Female-Female Zinc Plated Brass</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2106</t>
+  </si>
+  <si>
+    <t>Hex Standoffs Spacers M3 (3mm) x 40mm x 0.5mm Threaded Female-Female Zinc Plated Brass</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2107</t>
+  </si>
+  <si>
+    <t>Hex Standoffs Spacers M3 (3mm) x 6mm x 0.5mm Threaded Male-Female Zinc Plated Brass</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2108</t>
+  </si>
+  <si>
+    <t>Hex Standoffs Spacers M3 (3mm) x 8mm x 0.5mm Threaded Male-Female Zinc Plated Brass</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2109</t>
+  </si>
+  <si>
+    <t>Hex Standoffs Spacers M3 (3mm) x 10mm x 0.5mm Threaded Male-Female Zinc Plated Brass</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2110</t>
+  </si>
+  <si>
+    <t>Hex Standoffs Spacers M3 (3mm) x 12mm x 0.5mm Threaded Male-Female Zinc Plated Brass</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2111</t>
+  </si>
+  <si>
+    <t>Hex Standoffs Spacers M3 (3mm) x 15mm x 0.5mm Threaded Male-Female Zinc Plated Brass</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2112</t>
+  </si>
+  <si>
+    <t>Cheese Head M2 (2mm) x 10mm x 0.4mm Slotted Minus Brass Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2073</t>
+  </si>
+  <si>
+    <t>Cheese Head M4 (4mm) x 10mm x 0.7mm Slotted Minus Brass Screws</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2076</t>
+  </si>
+  <si>
+    <t>Pop Rivet Installation Tool 17" Inch Heavy-Duty Blind Rivet Gun Long Handles</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2262</t>
+  </si>
+  <si>
+    <t>Stainless Steel SS Cable Tie 100x4.6mm</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2242</t>
+  </si>
+  <si>
+    <t>Stainless Steel SS Cable Tie 150x4.6mm</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2243</t>
+  </si>
+  <si>
+    <t>Stainless Steel SS Cable Tie 200x4.6mm</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2244</t>
+  </si>
+  <si>
+    <t>Cable Tie Tool - Automatic Tightening Gun Clamp for plastic cable ties</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2240</t>
+  </si>
+  <si>
+    <t>Nylon Cable Gland M16 Black for Cable Dia 4-8mm</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2458</t>
+  </si>
+  <si>
+    <t>Nylon Cable Gland M25 Black for Cable Dia 12-17mm</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2460</t>
+  </si>
+  <si>
+    <t>PG13.5 Cable Gland Metal</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2464</t>
+  </si>
+  <si>
+    <t>PG16 Cable Gland Metal</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2465</t>
+  </si>
+  <si>
+    <t>Nylon Cable Tie 150x3.5mm White</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2238</t>
+  </si>
+  <si>
+    <t>Nylon Cable Tie 200x4.8 mm White</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2239</t>
+  </si>
+  <si>
+    <t>626-2RS Ball Bearing 6x19x6mm Rubber Seal</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2467</t>
+  </si>
+  <si>
+    <t>6900-ZZ Ball Bearing 10x22x6mm Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2471</t>
+  </si>
+  <si>
+    <t>6000-ZZ Ball Bearing 10x26x8mm Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2472</t>
+  </si>
+  <si>
+    <t>6001-2RS Ball Bearing 12x28x8mm Rubber Seal</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2473</t>
+  </si>
+  <si>
+    <t>6005-ZZ Ball Bearing 25x47x12mm Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2476</t>
+  </si>
+  <si>
+    <t>607-ZZ Ball Bearing 7x19x6mm Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2485</t>
+  </si>
+  <si>
+    <t>697-ZZ Ball Bearing 7x17x5mm Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2487</t>
+  </si>
+  <si>
+    <t>627-ZZ Ball Bearing 7x22x7mm Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2488</t>
+  </si>
+  <si>
+    <t>688-ZZ Ball Bearing 8x16x4mm Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2489</t>
+  </si>
+  <si>
+    <t>698-2RS Ball Bearing 8x19x6mm Rubber Seal</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2490</t>
+  </si>
+  <si>
+    <t>628-ZZ Ball Bearing 8x24x8mm Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2491</t>
+  </si>
+  <si>
+    <t>609-ZZ Ball Bearing 9x24x7mm Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2492</t>
+  </si>
+  <si>
+    <t>689-ZZ Ball Bearing 9x17x4mm Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2493</t>
+  </si>
+  <si>
+    <t>699-ZZ Ball Bearing 9x20x6mm Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2494</t>
+  </si>
+  <si>
+    <t>629-ZZ Ball Bearing 9x26x8mm Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2495</t>
+  </si>
+  <si>
+    <t>6200-ZZ Ball Bearing 10x30x9mm Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2496</t>
+  </si>
+  <si>
+    <t>6201-ZZ Ball Bearing 12x32x10mm Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2497</t>
+  </si>
+  <si>
+    <t>SK10 10mm Linear Shaft Support Mount</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2598</t>
+  </si>
+  <si>
+    <t>SK12 12mm Linear Shaft Support Mount</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2599</t>
+  </si>
+  <si>
+    <t>SK20 20mm Linear Shaft Support Mount</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2601</t>
+  </si>
+  <si>
+    <t>LM8-UU 8mm Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2632</t>
+  </si>
+  <si>
+    <t>LM10-UU 10mm Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2633</t>
+  </si>
+  <si>
+    <t>LM12-UU 12mm Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2634</t>
+  </si>
+  <si>
+    <t>LM20-UU 20mm Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2636</t>
+  </si>
+  <si>
+    <t>LM25-UU 25mm Linear Motion Slider Bushing Bearing</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2637</t>
+  </si>
+  <si>
+    <t>F623-ZZ 3x10x4mm Flange Ball Bearing Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2527</t>
+  </si>
+  <si>
+    <t>F624-ZZ 4x13x5mm Flange Ball Bearing Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2528</t>
+  </si>
+  <si>
+    <t>F694-ZZ 4x11x4mm Flange Ball Bearing Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2530</t>
+  </si>
+  <si>
+    <t>F604-ZZ 4x12x4mm Flange Ball Bearing Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2531</t>
+  </si>
+  <si>
+    <t>F605-ZZ 5x14x5mm Flange Ball Bearing Metal Shield</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/2532</t>
   </si>
   <si>
     <t>Heat Shrink Tube - 2mm Dia, Black, 1 Meter Length</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4088</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="##,##,##,##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
@@ -1085,63 +2729,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/c/hardware-1?page=1&amp;per-page=48" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7878" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7815" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7816" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7677" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7687" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7545" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7546" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7543" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7544" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7547" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7548" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7215" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7216" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7217" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7218" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7219" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6214" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5934" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7225" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7227" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7192" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7193" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7189" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7190" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7191" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7077" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7080" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7081" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6398" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7061" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7054" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7045" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7046" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7047" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7048" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7049" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7042" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7043" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7044" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7050" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7051" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7052" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7053" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7040" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7041" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6920" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6687" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6549" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6550" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6548" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6547" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6525" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6526" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6527" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6528" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6529" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6530" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6531" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6532" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6533" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6534" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6519" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6520" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6521" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6522" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6524" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3922" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6463" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8107" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5265" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6392" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6256" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6255" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6253" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6259" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6260" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4608" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6180" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6181" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6108" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6109" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6110" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6104" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6102" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6106" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6107" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6111" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6103" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6105" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5632" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5278" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5532" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5523" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5029" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4837" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4692" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4857" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4795" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4323" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3741" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4443" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4436" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4384" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5633" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5635" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5637" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5638" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5643" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5644" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5645" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5646" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4154" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4088" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/c/hardware-1?page=1&amp;per-page=48" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7878" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7815" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7816" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7677" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7687" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7545" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7546" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7543" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7544" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7547" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7548" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7215" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7216" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7217" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7218" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7219" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6214" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5934" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7225" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7227" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7192" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7193" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7189" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7190" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7191" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7077" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7080" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7081" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6398" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7061" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7054" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7045" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7046" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7047" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7048" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7049" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7042" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7043" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7044" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7050" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7051" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7052" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7053" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7040" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7041" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6920" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6687" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6549" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6550" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6548" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6547" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6525" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6526" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6527" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6528" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6529" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6530" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6531" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6532" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6533" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6534" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6519" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6520" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6521" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6522" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6524" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3922" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6463" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/8107" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5265" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6392" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6256" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6255" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6253" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6259" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6260" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4608" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6180" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6181" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6108" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6109" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6110" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6104" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6102" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6106" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6107" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6111" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6103" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6105" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5632" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5278" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5532" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5523" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5029" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4837" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4692" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4857" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4795" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4323" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/3741" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4443" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4436" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4384" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2536" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2537" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2538" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2539" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2540" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2541" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2542" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2543" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2544" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2545" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2546" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2547" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2548" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2022" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2550" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2023" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2643" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2007" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2644" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2198" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2646" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2199" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2647" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2200" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2648" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2201" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2653" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2202" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2654" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2203" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2655" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2010" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2656" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2011" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2658" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2012" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2663" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2013" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2664" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2065" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2665" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2066" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2666" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2068" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2667" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2069" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2668" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5633" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2070" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2676" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2071" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2677" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5635" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2072" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2608" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2182" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2609" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5637" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2215" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2610" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5638" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2204" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2611" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2210" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2622" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2623" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2628" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2060" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2592" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5643" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2061" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2593" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5644" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2062" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2594" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5645" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2063" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2595" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5646" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2183" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2596" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2190" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2616" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2192" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2617" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2193" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2618" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2194" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2619" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2195" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2271" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2196" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2197" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2188" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2189" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2449" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2450" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2451" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2452" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2453" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2456" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2081" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2082" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2083" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2084" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2085" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2086" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2087" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2088" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2089" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2090" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2092" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2093" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2124" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2125" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2126" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2127" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2129" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2130" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2131" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2133" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2134" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2135" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2136" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2137" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2138" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2139" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2140" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2141" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2142" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2442" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2443" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2444" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4154" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2445" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2446" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2119" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2120" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2185" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2186" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2272" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2273" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2390" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2395" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2396" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2397" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2437" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2025" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2026" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2027" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2381" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2382" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2411" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2028" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2030" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2032" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2033" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2016" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2018" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2020" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2050" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2052" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2054" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2055" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2422" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2423" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2424" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2438" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2439" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2035" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2036" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2038" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2039" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2430" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2431" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2432" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2433" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2434" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2435" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2436" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2041" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2042" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2043" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2177" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2178" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2179" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2418" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2419" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2420" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2421" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2274" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2275" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2276" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2277" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2253" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2255" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2229" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2045" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2046" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2047" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2049" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2184" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2412" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2413" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2414" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2094" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2095" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2096" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2097" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2266" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2267" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2268" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2403" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2404" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2405" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2407" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2409" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2260" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2261" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2428" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2148" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2157" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2161" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2163" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2165" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2386" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2392" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2393" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2394" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2077" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2078" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2102" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2104" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2106" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2107" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2108" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2109" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2110" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2111" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2112" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2073" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2076" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2262" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2242" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2243" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2244" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2240" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2458" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2460" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2464" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2465" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2238" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2239" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2467" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2471" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2472" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2473" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2476" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2485" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2487" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2488" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2489" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2490" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2491" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2492" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2493" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2494" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2495" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2496" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2497" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2598" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2599" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2601" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2632" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2633" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2634" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2636" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2637" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2527" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2528" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2530" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2531" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/2532" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4088" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D116"/>
+  <dimension ref="A1:D390"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D116" sqref="D116"/>
+      <selection activeCell="D390" sqref="D390"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="true" style="3"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="5"/>
     <col min="4" max="4" width="28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
@@ -1538,51 +3182,51 @@
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="3">
         <v>7081</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="5">
         <v>1.55</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="3">
         <v>6398</v>
       </c>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="5">
-        <v>97.75</v>
+        <v>120.0</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="3">
         <v>7061</v>
       </c>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="5">
         <v>4.77</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="3">
         <v>7054</v>
       </c>
       <c r="B34" t="s">
         <v>68</v>
@@ -2582,186 +4226,4022 @@
         <v>210</v>
       </c>
       <c r="C105" s="5">
         <v>5.43</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="3">
         <v>4384</v>
       </c>
       <c r="B106" t="s">
         <v>212</v>
       </c>
       <c r="C106" s="5">
         <v>8.82</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="3">
-        <v>5633</v>
+        <v>2536</v>
       </c>
       <c r="B107" t="s">
         <v>214</v>
       </c>
       <c r="C107" s="5">
-        <v>9.2</v>
+        <v>22.0</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="3">
-        <v>5635</v>
+        <v>2537</v>
       </c>
       <c r="B108" t="s">
         <v>216</v>
       </c>
       <c r="C108" s="5">
-        <v>10.86</v>
+        <v>33.0</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="3">
-        <v>5637</v>
+        <v>2538</v>
       </c>
       <c r="B109" t="s">
         <v>218</v>
       </c>
       <c r="C109" s="5">
-        <v>13.57</v>
+        <v>33.0</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="3">
-        <v>5638</v>
+        <v>2539</v>
       </c>
       <c r="B110" t="s">
         <v>220</v>
       </c>
       <c r="C110" s="5">
-        <v>19.0</v>
+        <v>25.0</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="3">
-        <v>5643</v>
+        <v>2540</v>
       </c>
       <c r="B111" t="s">
         <v>222</v>
       </c>
       <c r="C111" s="5">
-        <v>51.57</v>
+        <v>27.0</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="3">
-        <v>5644</v>
+        <v>2541</v>
       </c>
       <c r="B112" t="s">
         <v>224</v>
       </c>
       <c r="C112" s="5">
-        <v>66.7</v>
+        <v>27.0</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="3">
-        <v>5645</v>
+        <v>2542</v>
       </c>
       <c r="B113" t="s">
         <v>226</v>
       </c>
       <c r="C113" s="5">
-        <v>82.8</v>
+        <v>32.0</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="3">
-        <v>5646</v>
+        <v>2543</v>
       </c>
       <c r="B114" t="s">
         <v>228</v>
       </c>
       <c r="C114" s="5">
-        <v>110.40000000000001</v>
+        <v>52.0</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="3">
-        <v>4154</v>
+        <v>2544</v>
       </c>
       <c r="B115" t="s">
         <v>230</v>
       </c>
       <c r="C115" s="5">
-        <v>25.78</v>
+        <v>32.0</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="3">
-        <v>4088</v>
+        <v>2545</v>
       </c>
       <c r="B116" t="s">
         <v>232</v>
       </c>
       <c r="C116" s="5">
-        <v>8.14</v>
+        <v>34.0</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>233</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4">
+      <c r="A117" s="3">
+        <v>2546</v>
+      </c>
+      <c r="B117" t="s">
+        <v>234</v>
+      </c>
+      <c r="C117" s="5">
+        <v>52.0</v>
+      </c>
+      <c r="D117" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4">
+      <c r="A118" s="3">
+        <v>2547</v>
+      </c>
+      <c r="B118" t="s">
+        <v>236</v>
+      </c>
+      <c r="C118" s="5">
+        <v>32.0</v>
+      </c>
+      <c r="D118" s="6" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119" s="3">
+        <v>2548</v>
+      </c>
+      <c r="B119" t="s">
+        <v>238</v>
+      </c>
+      <c r="C119" s="5">
+        <v>34.0</v>
+      </c>
+      <c r="D119" s="6" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4">
+      <c r="A120" s="3">
+        <v>2022</v>
+      </c>
+      <c r="B120" t="s">
+        <v>240</v>
+      </c>
+      <c r="C120" s="5">
+        <v>4.43</v>
+      </c>
+      <c r="D120" s="6" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4">
+      <c r="A121" s="3">
+        <v>2550</v>
+      </c>
+      <c r="B121" t="s">
+        <v>242</v>
+      </c>
+      <c r="C121" s="5">
+        <v>50.0</v>
+      </c>
+      <c r="D121" s="6" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122" s="3">
+        <v>2023</v>
+      </c>
+      <c r="B122" t="s">
+        <v>244</v>
+      </c>
+      <c r="C122" s="5">
+        <v>4.75</v>
+      </c>
+      <c r="D122" s="6" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123" s="3">
+        <v>2643</v>
+      </c>
+      <c r="B123" t="s">
+        <v>246</v>
+      </c>
+      <c r="C123" s="5">
+        <v>125.0</v>
+      </c>
+      <c r="D123" s="6" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124" s="3">
+        <v>2007</v>
+      </c>
+      <c r="B124" t="s">
+        <v>248</v>
+      </c>
+      <c r="C124" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="D124" s="6" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="A125" s="3">
+        <v>2644</v>
+      </c>
+      <c r="B125" t="s">
+        <v>250</v>
+      </c>
+      <c r="C125" s="5">
+        <v>130.0</v>
+      </c>
+      <c r="D125" s="6" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="A126" s="3">
+        <v>2198</v>
+      </c>
+      <c r="B126" t="s">
+        <v>252</v>
+      </c>
+      <c r="C126" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D126" s="6" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4">
+      <c r="A127" s="3">
+        <v>2646</v>
+      </c>
+      <c r="B127" t="s">
+        <v>254</v>
+      </c>
+      <c r="C127" s="5">
+        <v>150.0</v>
+      </c>
+      <c r="D127" s="6" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128" s="3">
+        <v>2199</v>
+      </c>
+      <c r="B128" t="s">
+        <v>256</v>
+      </c>
+      <c r="C128" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="D128" s="6" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129" s="3">
+        <v>2647</v>
+      </c>
+      <c r="B129" t="s">
+        <v>258</v>
+      </c>
+      <c r="C129" s="5">
+        <v>160.0</v>
+      </c>
+      <c r="D129" s="6" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130" s="3">
+        <v>2200</v>
+      </c>
+      <c r="B130" t="s">
+        <v>260</v>
+      </c>
+      <c r="C130" s="5">
+        <v>2.5</v>
+      </c>
+      <c r="D130" s="6" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131" s="3">
+        <v>2648</v>
+      </c>
+      <c r="B131" t="s">
+        <v>262</v>
+      </c>
+      <c r="C131" s="5">
+        <v>235.0</v>
+      </c>
+      <c r="D131" s="6" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132" s="3">
+        <v>2201</v>
+      </c>
+      <c r="B132" t="s">
+        <v>264</v>
+      </c>
+      <c r="C132" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="D132" s="6" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="A133" s="3">
+        <v>2653</v>
+      </c>
+      <c r="B133" t="s">
+        <v>266</v>
+      </c>
+      <c r="C133" s="5">
+        <v>110.0</v>
+      </c>
+      <c r="D133" s="6" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4">
+      <c r="A134" s="3">
+        <v>2202</v>
+      </c>
+      <c r="B134" t="s">
+        <v>268</v>
+      </c>
+      <c r="C134" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D134" s="6" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4">
+      <c r="A135" s="3">
+        <v>2654</v>
+      </c>
+      <c r="B135" t="s">
+        <v>270</v>
+      </c>
+      <c r="C135" s="5">
+        <v>115.0</v>
+      </c>
+      <c r="D135" s="6" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="A136" s="3">
+        <v>2203</v>
+      </c>
+      <c r="B136" t="s">
+        <v>272</v>
+      </c>
+      <c r="C136" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="D136" s="6" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4">
+      <c r="A137" s="3">
+        <v>2655</v>
+      </c>
+      <c r="B137" t="s">
+        <v>274</v>
+      </c>
+      <c r="C137" s="5">
+        <v>120.0</v>
+      </c>
+      <c r="D137" s="6" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4">
+      <c r="A138" s="3">
+        <v>2010</v>
+      </c>
+      <c r="B138" t="s">
+        <v>276</v>
+      </c>
+      <c r="C138" s="5">
+        <v>0.65</v>
+      </c>
+      <c r="D138" s="6" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4">
+      <c r="A139" s="3">
+        <v>2656</v>
+      </c>
+      <c r="B139" t="s">
+        <v>278</v>
+      </c>
+      <c r="C139" s="5">
+        <v>135.0</v>
+      </c>
+      <c r="D139" s="6" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140" s="3">
+        <v>2011</v>
+      </c>
+      <c r="B140" t="s">
+        <v>280</v>
+      </c>
+      <c r="C140" s="5">
+        <v>0.6</v>
+      </c>
+      <c r="D140" s="6" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141" s="3">
+        <v>2658</v>
+      </c>
+      <c r="B141" t="s">
+        <v>282</v>
+      </c>
+      <c r="C141" s="5">
+        <v>235.0</v>
+      </c>
+      <c r="D141" s="6" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142" s="3">
+        <v>2012</v>
+      </c>
+      <c r="B142" t="s">
+        <v>284</v>
+      </c>
+      <c r="C142" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="D142" s="6" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143" s="3">
+        <v>2663</v>
+      </c>
+      <c r="B143" t="s">
+        <v>286</v>
+      </c>
+      <c r="C143" s="5">
+        <v>250.0</v>
+      </c>
+      <c r="D143" s="6" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144" s="3">
+        <v>2013</v>
+      </c>
+      <c r="B144" t="s">
+        <v>288</v>
+      </c>
+      <c r="C144" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="D144" s="6" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145" s="3">
+        <v>2664</v>
+      </c>
+      <c r="B145" t="s">
+        <v>290</v>
+      </c>
+      <c r="C145" s="5">
+        <v>270.0</v>
+      </c>
+      <c r="D145" s="6" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146" s="3">
+        <v>2065</v>
+      </c>
+      <c r="B146" t="s">
+        <v>292</v>
+      </c>
+      <c r="C146" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="D146" s="6" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147" s="3">
+        <v>2665</v>
+      </c>
+      <c r="B147" t="s">
+        <v>294</v>
+      </c>
+      <c r="C147" s="5">
+        <v>275.0</v>
+      </c>
+      <c r="D147" s="6" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4">
+      <c r="A148" s="3">
+        <v>2066</v>
+      </c>
+      <c r="B148" t="s">
+        <v>296</v>
+      </c>
+      <c r="C148" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="D148" s="6" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4">
+      <c r="A149" s="3">
+        <v>2666</v>
+      </c>
+      <c r="B149" t="s">
+        <v>298</v>
+      </c>
+      <c r="C149" s="5">
+        <v>300.0</v>
+      </c>
+      <c r="D149" s="6" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4">
+      <c r="A150" s="3">
+        <v>2068</v>
+      </c>
+      <c r="B150" t="s">
+        <v>300</v>
+      </c>
+      <c r="C150" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="D150" s="6" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="A151" s="3">
+        <v>2667</v>
+      </c>
+      <c r="B151" t="s">
+        <v>302</v>
+      </c>
+      <c r="C151" s="5">
+        <v>325.0</v>
+      </c>
+      <c r="D151" s="6" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4">
+      <c r="A152" s="3">
+        <v>2069</v>
+      </c>
+      <c r="B152" t="s">
+        <v>304</v>
+      </c>
+      <c r="C152" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="D152" s="6" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4">
+      <c r="A153" s="3">
+        <v>2668</v>
+      </c>
+      <c r="B153" t="s">
+        <v>306</v>
+      </c>
+      <c r="C153" s="5">
+        <v>400.0</v>
+      </c>
+      <c r="D153" s="6" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4">
+      <c r="A154" s="3">
+        <v>5633</v>
+      </c>
+      <c r="B154" t="s">
+        <v>308</v>
+      </c>
+      <c r="C154" s="5">
+        <v>9.2</v>
+      </c>
+      <c r="D154" s="6" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="A155" s="3">
+        <v>2070</v>
+      </c>
+      <c r="B155" t="s">
+        <v>310</v>
+      </c>
+      <c r="C155" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="D155" s="6" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156" s="3">
+        <v>2676</v>
+      </c>
+      <c r="B156" t="s">
+        <v>312</v>
+      </c>
+      <c r="C156" s="5">
+        <v>150.0</v>
+      </c>
+      <c r="D156" s="6" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4">
+      <c r="A157" s="3">
+        <v>2071</v>
+      </c>
+      <c r="B157" t="s">
+        <v>314</v>
+      </c>
+      <c r="C157" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D157" s="6" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4">
+      <c r="A158" s="3">
+        <v>2677</v>
+      </c>
+      <c r="B158" t="s">
+        <v>316</v>
+      </c>
+      <c r="C158" s="5">
+        <v>155.0</v>
+      </c>
+      <c r="D158" s="6" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4">
+      <c r="A159" s="3">
+        <v>5635</v>
+      </c>
+      <c r="B159" t="s">
+        <v>318</v>
+      </c>
+      <c r="C159" s="5">
+        <v>10.86</v>
+      </c>
+      <c r="D159" s="6" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4">
+      <c r="A160" s="3">
+        <v>2072</v>
+      </c>
+      <c r="B160" t="s">
+        <v>320</v>
+      </c>
+      <c r="C160" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="D160" s="6" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4">
+      <c r="A161" s="3">
+        <v>2608</v>
+      </c>
+      <c r="B161" t="s">
+        <v>322</v>
+      </c>
+      <c r="C161" s="5">
+        <v>120.0</v>
+      </c>
+      <c r="D161" s="6" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4">
+      <c r="A162" s="3">
+        <v>2182</v>
+      </c>
+      <c r="B162" t="s">
+        <v>324</v>
+      </c>
+      <c r="C162" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="D162" s="6" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4">
+      <c r="A163" s="3">
+        <v>2609</v>
+      </c>
+      <c r="B163" t="s">
+        <v>326</v>
+      </c>
+      <c r="C163" s="5">
+        <v>130.0</v>
+      </c>
+      <c r="D163" s="6" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4">
+      <c r="A164" s="3">
+        <v>5637</v>
+      </c>
+      <c r="B164" t="s">
+        <v>328</v>
+      </c>
+      <c r="C164" s="5">
+        <v>13.57</v>
+      </c>
+      <c r="D164" s="6" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4">
+      <c r="A165" s="3">
+        <v>2215</v>
+      </c>
+      <c r="B165" t="s">
+        <v>330</v>
+      </c>
+      <c r="C165" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D165" s="6" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4">
+      <c r="A166" s="3">
+        <v>2610</v>
+      </c>
+      <c r="B166" t="s">
+        <v>332</v>
+      </c>
+      <c r="C166" s="5">
+        <v>150.0</v>
+      </c>
+      <c r="D166" s="6" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4">
+      <c r="A167" s="3">
+        <v>5638</v>
+      </c>
+      <c r="B167" t="s">
+        <v>334</v>
+      </c>
+      <c r="C167" s="5">
+        <v>19.0</v>
+      </c>
+      <c r="D167" s="6" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4">
+      <c r="A168" s="3">
+        <v>2204</v>
+      </c>
+      <c r="B168" t="s">
+        <v>336</v>
+      </c>
+      <c r="C168" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="D168" s="6" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4">
+      <c r="A169" s="3">
+        <v>2611</v>
+      </c>
+      <c r="B169" t="s">
+        <v>338</v>
+      </c>
+      <c r="C169" s="5">
+        <v>170.0</v>
+      </c>
+      <c r="D169" s="6" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4">
+      <c r="A170" s="3">
+        <v>2210</v>
+      </c>
+      <c r="B170" t="s">
+        <v>340</v>
+      </c>
+      <c r="C170" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D170" s="6" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4">
+      <c r="A171" s="3">
+        <v>2622</v>
+      </c>
+      <c r="B171" t="s">
+        <v>342</v>
+      </c>
+      <c r="C171" s="5">
+        <v>200.0</v>
+      </c>
+      <c r="D171" s="6" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4">
+      <c r="A172" s="3">
+        <v>2623</v>
+      </c>
+      <c r="B172" t="s">
+        <v>344</v>
+      </c>
+      <c r="C172" s="5">
+        <v>275.0</v>
+      </c>
+      <c r="D172" s="6" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4">
+      <c r="A173" s="3">
+        <v>2628</v>
+      </c>
+      <c r="B173" t="s">
+        <v>346</v>
+      </c>
+      <c r="C173" s="5">
+        <v>200.0</v>
+      </c>
+      <c r="D173" s="6" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174" s="3">
+        <v>2060</v>
+      </c>
+      <c r="B174" t="s">
+        <v>348</v>
+      </c>
+      <c r="C174" s="5">
+        <v>4.75</v>
+      </c>
+      <c r="D174" s="6" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175" s="3">
+        <v>2592</v>
+      </c>
+      <c r="B175" t="s">
+        <v>350</v>
+      </c>
+      <c r="C175" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D175" s="6" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176" s="3">
+        <v>5643</v>
+      </c>
+      <c r="B176" t="s">
+        <v>352</v>
+      </c>
+      <c r="C176" s="5">
+        <v>51.57</v>
+      </c>
+      <c r="D176" s="6" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177" s="3">
+        <v>2061</v>
+      </c>
+      <c r="B177" t="s">
+        <v>354</v>
+      </c>
+      <c r="C177" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D177" s="6" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178" s="3">
+        <v>2593</v>
+      </c>
+      <c r="B178" t="s">
+        <v>356</v>
+      </c>
+      <c r="C178" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D178" s="6" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179" s="3">
+        <v>5644</v>
+      </c>
+      <c r="B179" t="s">
+        <v>358</v>
+      </c>
+      <c r="C179" s="5">
+        <v>66.7</v>
+      </c>
+      <c r="D179" s="6" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180" s="3">
+        <v>2062</v>
+      </c>
+      <c r="B180" t="s">
+        <v>360</v>
+      </c>
+      <c r="C180" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="D180" s="6" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181" s="3">
+        <v>2594</v>
+      </c>
+      <c r="B181" t="s">
+        <v>362</v>
+      </c>
+      <c r="C181" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D181" s="6" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182" s="3">
+        <v>5645</v>
+      </c>
+      <c r="B182" t="s">
+        <v>364</v>
+      </c>
+      <c r="C182" s="5">
+        <v>82.8</v>
+      </c>
+      <c r="D182" s="6" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183" s="3">
+        <v>2063</v>
+      </c>
+      <c r="B183" t="s">
+        <v>366</v>
+      </c>
+      <c r="C183" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="D183" s="6" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184" s="3">
+        <v>2595</v>
+      </c>
+      <c r="B184" t="s">
+        <v>368</v>
+      </c>
+      <c r="C184" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D184" s="6" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185" s="3">
+        <v>5646</v>
+      </c>
+      <c r="B185" t="s">
+        <v>370</v>
+      </c>
+      <c r="C185" s="5">
+        <v>110.40000000000001</v>
+      </c>
+      <c r="D185" s="6" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186" s="3">
+        <v>2183</v>
+      </c>
+      <c r="B186" t="s">
+        <v>372</v>
+      </c>
+      <c r="C186" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="D186" s="6" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187" s="3">
+        <v>2596</v>
+      </c>
+      <c r="B187" t="s">
+        <v>374</v>
+      </c>
+      <c r="C187" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D187" s="6" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188" s="3">
+        <v>2190</v>
+      </c>
+      <c r="B188" t="s">
+        <v>376</v>
+      </c>
+      <c r="C188" s="5">
+        <v>1.0</v>
+      </c>
+      <c r="D188" s="6" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189" s="3">
+        <v>2616</v>
+      </c>
+      <c r="B189" t="s">
+        <v>378</v>
+      </c>
+      <c r="C189" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D189" s="6" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190" s="3">
+        <v>2192</v>
+      </c>
+      <c r="B190" t="s">
+        <v>380</v>
+      </c>
+      <c r="C190" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="D190" s="6" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191" s="3">
+        <v>2617</v>
+      </c>
+      <c r="B191" t="s">
+        <v>382</v>
+      </c>
+      <c r="C191" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D191" s="6" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192" s="3">
+        <v>2193</v>
+      </c>
+      <c r="B192" t="s">
+        <v>384</v>
+      </c>
+      <c r="C192" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D192" s="6" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193" s="3">
+        <v>2618</v>
+      </c>
+      <c r="B193" t="s">
+        <v>386</v>
+      </c>
+      <c r="C193" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D193" s="6" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194" s="3">
+        <v>2194</v>
+      </c>
+      <c r="B194" t="s">
+        <v>388</v>
+      </c>
+      <c r="C194" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D194" s="6" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195" s="3">
+        <v>2619</v>
+      </c>
+      <c r="B195" t="s">
+        <v>390</v>
+      </c>
+      <c r="C195" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D195" s="6" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196" s="3">
+        <v>2195</v>
+      </c>
+      <c r="B196" t="s">
+        <v>392</v>
+      </c>
+      <c r="C196" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D196" s="6" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197" s="3">
+        <v>2271</v>
+      </c>
+      <c r="B197" t="s">
+        <v>394</v>
+      </c>
+      <c r="C197" s="5">
+        <v>1.75</v>
+      </c>
+      <c r="D197" s="6" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198" s="3">
+        <v>2196</v>
+      </c>
+      <c r="B198" t="s">
+        <v>396</v>
+      </c>
+      <c r="C198" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D198" s="6" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199" s="3">
+        <v>2197</v>
+      </c>
+      <c r="B199" t="s">
+        <v>398</v>
+      </c>
+      <c r="C199" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D199" s="6" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200" s="3">
+        <v>2188</v>
+      </c>
+      <c r="B200" t="s">
+        <v>400</v>
+      </c>
+      <c r="C200" s="5">
+        <v>0.5</v>
+      </c>
+      <c r="D200" s="6" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201" s="3">
+        <v>2189</v>
+      </c>
+      <c r="B201" t="s">
+        <v>402</v>
+      </c>
+      <c r="C201" s="5">
+        <v>0.45</v>
+      </c>
+      <c r="D201" s="6" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202" s="3">
+        <v>2449</v>
+      </c>
+      <c r="B202" t="s">
+        <v>404</v>
+      </c>
+      <c r="C202" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D202" s="6" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203" s="3">
+        <v>2450</v>
+      </c>
+      <c r="B203" t="s">
+        <v>406</v>
+      </c>
+      <c r="C203" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="D203" s="6" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204" s="3">
+        <v>2451</v>
+      </c>
+      <c r="B204" t="s">
+        <v>408</v>
+      </c>
+      <c r="C204" s="5">
+        <v>15.0</v>
+      </c>
+      <c r="D204" s="6" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205" s="3">
+        <v>2452</v>
+      </c>
+      <c r="B205" t="s">
+        <v>410</v>
+      </c>
+      <c r="C205" s="5">
+        <v>17.0</v>
+      </c>
+      <c r="D205" s="6" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206" s="3">
+        <v>2453</v>
+      </c>
+      <c r="B206" t="s">
+        <v>412</v>
+      </c>
+      <c r="C206" s="5">
+        <v>18.0</v>
+      </c>
+      <c r="D206" s="6" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207" s="3">
+        <v>2456</v>
+      </c>
+      <c r="B207" t="s">
+        <v>414</v>
+      </c>
+      <c r="C207" s="5">
+        <v>30.0</v>
+      </c>
+      <c r="D207" s="6" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208" s="3">
+        <v>2081</v>
+      </c>
+      <c r="B208" t="s">
+        <v>416</v>
+      </c>
+      <c r="C208" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D208" s="6" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209" s="3">
+        <v>2082</v>
+      </c>
+      <c r="B209" t="s">
+        <v>418</v>
+      </c>
+      <c r="C209" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D209" s="6" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210" s="3">
+        <v>2083</v>
+      </c>
+      <c r="B210" t="s">
+        <v>420</v>
+      </c>
+      <c r="C210" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D210" s="6" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211" s="3">
+        <v>2084</v>
+      </c>
+      <c r="B211" t="s">
+        <v>422</v>
+      </c>
+      <c r="C211" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D211" s="6" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4">
+      <c r="A212" s="3">
+        <v>2085</v>
+      </c>
+      <c r="B212" t="s">
+        <v>424</v>
+      </c>
+      <c r="C212" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D212" s="6" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4">
+      <c r="A213" s="3">
+        <v>2086</v>
+      </c>
+      <c r="B213" t="s">
+        <v>426</v>
+      </c>
+      <c r="C213" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D213" s="6" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4">
+      <c r="A214" s="3">
+        <v>2087</v>
+      </c>
+      <c r="B214" t="s">
+        <v>428</v>
+      </c>
+      <c r="C214" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D214" s="6" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4">
+      <c r="A215" s="3">
+        <v>2088</v>
+      </c>
+      <c r="B215" t="s">
+        <v>430</v>
+      </c>
+      <c r="C215" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D215" s="6" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4">
+      <c r="A216" s="3">
+        <v>2089</v>
+      </c>
+      <c r="B216" t="s">
+        <v>432</v>
+      </c>
+      <c r="C216" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D216" s="6" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4">
+      <c r="A217" s="3">
+        <v>2090</v>
+      </c>
+      <c r="B217" t="s">
+        <v>434</v>
+      </c>
+      <c r="C217" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D217" s="6" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4">
+      <c r="A218" s="3">
+        <v>2092</v>
+      </c>
+      <c r="B218" t="s">
+        <v>436</v>
+      </c>
+      <c r="C218" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D218" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4">
+      <c r="A219" s="3">
+        <v>2093</v>
+      </c>
+      <c r="B219" t="s">
+        <v>438</v>
+      </c>
+      <c r="C219" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D219" s="6" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4">
+      <c r="A220" s="3">
+        <v>2124</v>
+      </c>
+      <c r="B220" t="s">
+        <v>440</v>
+      </c>
+      <c r="C220" s="5">
+        <v>7.44</v>
+      </c>
+      <c r="D220" s="6" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4">
+      <c r="A221" s="3">
+        <v>2125</v>
+      </c>
+      <c r="B221" t="s">
+        <v>442</v>
+      </c>
+      <c r="C221" s="5">
+        <v>4.66</v>
+      </c>
+      <c r="D221" s="6" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4">
+      <c r="A222" s="3">
+        <v>2126</v>
+      </c>
+      <c r="B222" t="s">
+        <v>444</v>
+      </c>
+      <c r="C222" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D222" s="6" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4">
+      <c r="A223" s="3">
+        <v>2127</v>
+      </c>
+      <c r="B223" t="s">
+        <v>446</v>
+      </c>
+      <c r="C223" s="5">
+        <v>4.2</v>
+      </c>
+      <c r="D223" s="6" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4">
+      <c r="A224" s="3">
+        <v>2129</v>
+      </c>
+      <c r="B224" t="s">
+        <v>448</v>
+      </c>
+      <c r="C224" s="5">
+        <v>4.04</v>
+      </c>
+      <c r="D224" s="6" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4">
+      <c r="A225" s="3">
+        <v>2130</v>
+      </c>
+      <c r="B225" t="s">
+        <v>450</v>
+      </c>
+      <c r="C225" s="5">
+        <v>4.22</v>
+      </c>
+      <c r="D225" s="6" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4">
+      <c r="A226" s="3">
+        <v>2131</v>
+      </c>
+      <c r="B226" t="s">
+        <v>452</v>
+      </c>
+      <c r="C226" s="5">
+        <v>4.64</v>
+      </c>
+      <c r="D226" s="6" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4">
+      <c r="A227" s="3">
+        <v>2133</v>
+      </c>
+      <c r="B227" t="s">
+        <v>454</v>
+      </c>
+      <c r="C227" s="5">
+        <v>10.66</v>
+      </c>
+      <c r="D227" s="6" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4">
+      <c r="A228" s="3">
+        <v>2134</v>
+      </c>
+      <c r="B228" t="s">
+        <v>456</v>
+      </c>
+      <c r="C228" s="5">
+        <v>4.7</v>
+      </c>
+      <c r="D228" s="6" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4">
+      <c r="A229" s="3">
+        <v>2135</v>
+      </c>
+      <c r="B229" t="s">
+        <v>458</v>
+      </c>
+      <c r="C229" s="5">
+        <v>5.18</v>
+      </c>
+      <c r="D229" s="6" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4">
+      <c r="A230" s="3">
+        <v>2136</v>
+      </c>
+      <c r="B230" t="s">
+        <v>460</v>
+      </c>
+      <c r="C230" s="5">
+        <v>5.78</v>
+      </c>
+      <c r="D230" s="6" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4">
+      <c r="A231" s="3">
+        <v>2137</v>
+      </c>
+      <c r="B231" t="s">
+        <v>462</v>
+      </c>
+      <c r="C231" s="5">
+        <v>7.28</v>
+      </c>
+      <c r="D231" s="6" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4">
+      <c r="A232" s="3">
+        <v>2138</v>
+      </c>
+      <c r="B232" t="s">
+        <v>464</v>
+      </c>
+      <c r="C232" s="5">
+        <v>10.3</v>
+      </c>
+      <c r="D232" s="6" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4">
+      <c r="A233" s="3">
+        <v>2139</v>
+      </c>
+      <c r="B233" t="s">
+        <v>466</v>
+      </c>
+      <c r="C233" s="5">
+        <v>9.36</v>
+      </c>
+      <c r="D233" s="6" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4">
+      <c r="A234" s="3">
+        <v>2140</v>
+      </c>
+      <c r="B234" t="s">
+        <v>468</v>
+      </c>
+      <c r="C234" s="5">
+        <v>10.8</v>
+      </c>
+      <c r="D234" s="6" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4">
+      <c r="A235" s="3">
+        <v>2141</v>
+      </c>
+      <c r="B235" t="s">
+        <v>470</v>
+      </c>
+      <c r="C235" s="5">
+        <v>11.84</v>
+      </c>
+      <c r="D235" s="6" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4">
+      <c r="A236" s="3">
+        <v>2142</v>
+      </c>
+      <c r="B236" t="s">
+        <v>472</v>
+      </c>
+      <c r="C236" s="5">
+        <v>14.94</v>
+      </c>
+      <c r="D236" s="6" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4">
+      <c r="A237" s="3">
+        <v>2442</v>
+      </c>
+      <c r="B237" t="s">
+        <v>474</v>
+      </c>
+      <c r="C237" s="5">
+        <v>7.85</v>
+      </c>
+      <c r="D237" s="6" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4">
+      <c r="A238" s="3">
+        <v>2443</v>
+      </c>
+      <c r="B238" t="s">
+        <v>476</v>
+      </c>
+      <c r="C238" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="D238" s="6" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4">
+      <c r="A239" s="3">
+        <v>2444</v>
+      </c>
+      <c r="B239" t="s">
+        <v>478</v>
+      </c>
+      <c r="C239" s="5">
+        <v>8.25</v>
+      </c>
+      <c r="D239" s="6" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4">
+      <c r="A240" s="3">
+        <v>4154</v>
+      </c>
+      <c r="B240" t="s">
+        <v>480</v>
+      </c>
+      <c r="C240" s="5">
+        <v>25.78</v>
+      </c>
+      <c r="D240" s="6" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4">
+      <c r="A241" s="3">
+        <v>2445</v>
+      </c>
+      <c r="B241" t="s">
+        <v>482</v>
+      </c>
+      <c r="C241" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D241" s="6" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4">
+      <c r="A242" s="3">
+        <v>2446</v>
+      </c>
+      <c r="B242" t="s">
+        <v>484</v>
+      </c>
+      <c r="C242" s="5">
+        <v>20.0</v>
+      </c>
+      <c r="D242" s="6" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4">
+      <c r="A243" s="3">
+        <v>2119</v>
+      </c>
+      <c r="B243" t="s">
+        <v>486</v>
+      </c>
+      <c r="C243" s="5">
+        <v>4.36</v>
+      </c>
+      <c r="D243" s="6" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4">
+      <c r="A244" s="3">
+        <v>2120</v>
+      </c>
+      <c r="B244" t="s">
+        <v>488</v>
+      </c>
+      <c r="C244" s="5">
+        <v>4.58</v>
+      </c>
+      <c r="D244" s="6" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4">
+      <c r="A245" s="3">
+        <v>2185</v>
+      </c>
+      <c r="B245" t="s">
+        <v>490</v>
+      </c>
+      <c r="C245" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D245" s="6" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4">
+      <c r="A246" s="3">
+        <v>2186</v>
+      </c>
+      <c r="B246" t="s">
+        <v>492</v>
+      </c>
+      <c r="C246" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D246" s="6" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4">
+      <c r="A247" s="3">
+        <v>2272</v>
+      </c>
+      <c r="B247" t="s">
+        <v>494</v>
+      </c>
+      <c r="C247" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="D247" s="6" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4">
+      <c r="A248" s="3">
+        <v>2273</v>
+      </c>
+      <c r="B248" t="s">
+        <v>496</v>
+      </c>
+      <c r="C248" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="D248" s="6" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4">
+      <c r="A249" s="3">
+        <v>2390</v>
+      </c>
+      <c r="B249" t="s">
+        <v>498</v>
+      </c>
+      <c r="C249" s="5">
+        <v>15.0</v>
+      </c>
+      <c r="D249" s="6" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250" s="3">
+        <v>2395</v>
+      </c>
+      <c r="B250" t="s">
+        <v>500</v>
+      </c>
+      <c r="C250" s="5">
+        <v>15.0</v>
+      </c>
+      <c r="D250" s="6" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251" s="3">
+        <v>2396</v>
+      </c>
+      <c r="B251" t="s">
+        <v>502</v>
+      </c>
+      <c r="C251" s="5">
+        <v>20.0</v>
+      </c>
+      <c r="D251" s="6" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4">
+      <c r="A252" s="3">
+        <v>2397</v>
+      </c>
+      <c r="B252" t="s">
+        <v>504</v>
+      </c>
+      <c r="C252" s="5">
+        <v>30.0</v>
+      </c>
+      <c r="D252" s="6" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4">
+      <c r="A253" s="3">
+        <v>2437</v>
+      </c>
+      <c r="B253" t="s">
+        <v>506</v>
+      </c>
+      <c r="C253" s="5">
+        <v>44.0</v>
+      </c>
+      <c r="D253" s="6" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4">
+      <c r="A254" s="3">
+        <v>2025</v>
+      </c>
+      <c r="B254" t="s">
+        <v>508</v>
+      </c>
+      <c r="C254" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D254" s="6" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4">
+      <c r="A255" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B255" t="s">
+        <v>510</v>
+      </c>
+      <c r="C255" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="D255" s="6" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4">
+      <c r="A256" s="3">
+        <v>2027</v>
+      </c>
+      <c r="B256" t="s">
+        <v>512</v>
+      </c>
+      <c r="C256" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="D256" s="6" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4">
+      <c r="A257" s="3">
+        <v>2381</v>
+      </c>
+      <c r="B257" t="s">
+        <v>514</v>
+      </c>
+      <c r="C257" s="5">
+        <v>65.0</v>
+      </c>
+      <c r="D257" s="6" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4">
+      <c r="A258" s="3">
+        <v>2382</v>
+      </c>
+      <c r="B258" t="s">
+        <v>516</v>
+      </c>
+      <c r="C258" s="5">
+        <v>110.0</v>
+      </c>
+      <c r="D258" s="6" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4">
+      <c r="A259" s="3">
+        <v>2411</v>
+      </c>
+      <c r="B259" t="s">
+        <v>518</v>
+      </c>
+      <c r="C259" s="5">
+        <v>285.0</v>
+      </c>
+      <c r="D259" s="6" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4">
+      <c r="A260" s="3">
+        <v>2028</v>
+      </c>
+      <c r="B260" t="s">
+        <v>520</v>
+      </c>
+      <c r="C260" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D260" s="6" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4">
+      <c r="A261" s="3">
+        <v>2030</v>
+      </c>
+      <c r="B261" t="s">
+        <v>522</v>
+      </c>
+      <c r="C261" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D261" s="6" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4">
+      <c r="A262" s="3">
+        <v>2032</v>
+      </c>
+      <c r="B262" t="s">
+        <v>524</v>
+      </c>
+      <c r="C262" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="D262" s="6" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4">
+      <c r="A263" s="3">
+        <v>2033</v>
+      </c>
+      <c r="B263" t="s">
+        <v>526</v>
+      </c>
+      <c r="C263" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="D263" s="6" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4">
+      <c r="A264" s="3">
+        <v>2016</v>
+      </c>
+      <c r="B264" t="s">
+        <v>528</v>
+      </c>
+      <c r="C264" s="5">
+        <v>0.85</v>
+      </c>
+      <c r="D264" s="6" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4">
+      <c r="A265" s="3">
+        <v>2018</v>
+      </c>
+      <c r="B265" t="s">
+        <v>530</v>
+      </c>
+      <c r="C265" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D265" s="6" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4">
+      <c r="A266" s="3">
+        <v>2020</v>
+      </c>
+      <c r="B266" t="s">
+        <v>532</v>
+      </c>
+      <c r="C266" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D266" s="6" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4">
+      <c r="A267" s="3">
+        <v>2050</v>
+      </c>
+      <c r="B267" t="s">
+        <v>534</v>
+      </c>
+      <c r="C267" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="D267" s="6" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4">
+      <c r="A268" s="3">
+        <v>2052</v>
+      </c>
+      <c r="B268" t="s">
+        <v>536</v>
+      </c>
+      <c r="C268" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D268" s="6" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4">
+      <c r="A269" s="3">
+        <v>2054</v>
+      </c>
+      <c r="B269" t="s">
+        <v>538</v>
+      </c>
+      <c r="C269" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D269" s="6" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4">
+      <c r="A270" s="3">
+        <v>2055</v>
+      </c>
+      <c r="B270" t="s">
+        <v>540</v>
+      </c>
+      <c r="C270" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D270" s="6" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4">
+      <c r="A271" s="3">
+        <v>2422</v>
+      </c>
+      <c r="B271" t="s">
+        <v>542</v>
+      </c>
+      <c r="C271" s="5">
+        <v>22.0</v>
+      </c>
+      <c r="D271" s="6" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4">
+      <c r="A272" s="3">
+        <v>2423</v>
+      </c>
+      <c r="B272" t="s">
+        <v>544</v>
+      </c>
+      <c r="C272" s="5">
+        <v>40.0</v>
+      </c>
+      <c r="D272" s="6" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4">
+      <c r="A273" s="3">
+        <v>2424</v>
+      </c>
+      <c r="B273" t="s">
+        <v>546</v>
+      </c>
+      <c r="C273" s="5">
+        <v>68.0</v>
+      </c>
+      <c r="D273" s="6" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="A274" s="3">
+        <v>2438</v>
+      </c>
+      <c r="B274" t="s">
+        <v>548</v>
+      </c>
+      <c r="C274" s="5">
+        <v>20.0</v>
+      </c>
+      <c r="D274" s="6" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4">
+      <c r="A275" s="3">
+        <v>2439</v>
+      </c>
+      <c r="B275" t="s">
+        <v>550</v>
+      </c>
+      <c r="C275" s="5">
+        <v>30.0</v>
+      </c>
+      <c r="D275" s="6" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4">
+      <c r="A276" s="3">
+        <v>2035</v>
+      </c>
+      <c r="B276" t="s">
+        <v>552</v>
+      </c>
+      <c r="C276" s="5">
+        <v>1.6</v>
+      </c>
+      <c r="D276" s="6" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4">
+      <c r="A277" s="3">
+        <v>2036</v>
+      </c>
+      <c r="B277" t="s">
+        <v>554</v>
+      </c>
+      <c r="C277" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D277" s="6" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4">
+      <c r="A278" s="3">
+        <v>2038</v>
+      </c>
+      <c r="B278" t="s">
+        <v>556</v>
+      </c>
+      <c r="C278" s="5">
+        <v>2.75</v>
+      </c>
+      <c r="D278" s="6" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4">
+      <c r="A279" s="3">
+        <v>2039</v>
+      </c>
+      <c r="B279" t="s">
+        <v>558</v>
+      </c>
+      <c r="C279" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="D279" s="6" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4">
+      <c r="A280" s="3">
+        <v>2430</v>
+      </c>
+      <c r="B280" t="s">
+        <v>560</v>
+      </c>
+      <c r="C280" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D280" s="6" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4">
+      <c r="A281" s="3">
+        <v>2431</v>
+      </c>
+      <c r="B281" t="s">
+        <v>562</v>
+      </c>
+      <c r="C281" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D281" s="6" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4">
+      <c r="A282" s="3">
+        <v>2432</v>
+      </c>
+      <c r="B282" t="s">
+        <v>564</v>
+      </c>
+      <c r="C282" s="5">
+        <v>10.25</v>
+      </c>
+      <c r="D282" s="6" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4">
+      <c r="A283" s="3">
+        <v>2433</v>
+      </c>
+      <c r="B283" t="s">
+        <v>566</v>
+      </c>
+      <c r="C283" s="5">
+        <v>23.0</v>
+      </c>
+      <c r="D283" s="6" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="A284" s="3">
+        <v>2434</v>
+      </c>
+      <c r="B284" t="s">
+        <v>568</v>
+      </c>
+      <c r="C284" s="5">
+        <v>28.0</v>
+      </c>
+      <c r="D284" s="6" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4">
+      <c r="A285" s="3">
+        <v>2435</v>
+      </c>
+      <c r="B285" t="s">
+        <v>570</v>
+      </c>
+      <c r="C285" s="5">
+        <v>75.0</v>
+      </c>
+      <c r="D285" s="6" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4">
+      <c r="A286" s="3">
+        <v>2436</v>
+      </c>
+      <c r="B286" t="s">
+        <v>572</v>
+      </c>
+      <c r="C286" s="5">
+        <v>145.0</v>
+      </c>
+      <c r="D286" s="6" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4">
+      <c r="A287" s="3">
+        <v>2041</v>
+      </c>
+      <c r="B287" t="s">
+        <v>574</v>
+      </c>
+      <c r="C287" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D287" s="6" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="A288" s="3">
+        <v>2042</v>
+      </c>
+      <c r="B288" t="s">
+        <v>576</v>
+      </c>
+      <c r="C288" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="D288" s="6" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4">
+      <c r="A289" s="3">
+        <v>2043</v>
+      </c>
+      <c r="B289" t="s">
+        <v>578</v>
+      </c>
+      <c r="C289" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="D289" s="6" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4">
+      <c r="A290" s="3">
+        <v>2177</v>
+      </c>
+      <c r="B290" t="s">
+        <v>580</v>
+      </c>
+      <c r="C290" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D290" s="6" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4">
+      <c r="A291" s="3">
+        <v>2178</v>
+      </c>
+      <c r="B291" t="s">
+        <v>582</v>
+      </c>
+      <c r="C291" s="5">
+        <v>16.0</v>
+      </c>
+      <c r="D291" s="6" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="A292" s="3">
+        <v>2179</v>
+      </c>
+      <c r="B292" t="s">
+        <v>584</v>
+      </c>
+      <c r="C292" s="5">
+        <v>30.0</v>
+      </c>
+      <c r="D292" s="6" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4">
+      <c r="A293" s="3">
+        <v>2418</v>
+      </c>
+      <c r="B293" t="s">
+        <v>586</v>
+      </c>
+      <c r="C293" s="5">
+        <v>30.0</v>
+      </c>
+      <c r="D293" s="6" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4">
+      <c r="A294" s="3">
+        <v>2419</v>
+      </c>
+      <c r="B294" t="s">
+        <v>588</v>
+      </c>
+      <c r="C294" s="5">
+        <v>42.0</v>
+      </c>
+      <c r="D294" s="6" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4">
+      <c r="A295" s="3">
+        <v>2420</v>
+      </c>
+      <c r="B295" t="s">
+        <v>590</v>
+      </c>
+      <c r="C295" s="5">
+        <v>120.0</v>
+      </c>
+      <c r="D295" s="6" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="A296" s="3">
+        <v>2421</v>
+      </c>
+      <c r="B296" t="s">
+        <v>592</v>
+      </c>
+      <c r="C296" s="5">
+        <v>220.0</v>
+      </c>
+      <c r="D296" s="6" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4">
+      <c r="A297" s="3">
+        <v>2274</v>
+      </c>
+      <c r="B297" t="s">
+        <v>594</v>
+      </c>
+      <c r="C297" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="D297" s="6" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4">
+      <c r="A298" s="3">
+        <v>2275</v>
+      </c>
+      <c r="B298" t="s">
+        <v>596</v>
+      </c>
+      <c r="C298" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="D298" s="6" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4">
+      <c r="A299" s="3">
+        <v>2276</v>
+      </c>
+      <c r="B299" t="s">
+        <v>598</v>
+      </c>
+      <c r="C299" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D299" s="6" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4">
+      <c r="A300" s="3">
+        <v>2277</v>
+      </c>
+      <c r="B300" t="s">
+        <v>600</v>
+      </c>
+      <c r="C300" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="D300" s="6" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4">
+      <c r="A301" s="3">
+        <v>2253</v>
+      </c>
+      <c r="B301" t="s">
+        <v>602</v>
+      </c>
+      <c r="C301" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="D301" s="6" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="A302" s="3">
+        <v>2255</v>
+      </c>
+      <c r="B302" t="s">
+        <v>604</v>
+      </c>
+      <c r="C302" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D302" s="6" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4">
+      <c r="A303" s="3">
+        <v>2229</v>
+      </c>
+      <c r="B303" t="s">
+        <v>606</v>
+      </c>
+      <c r="C303" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D303" s="6" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4">
+      <c r="A304" s="3">
+        <v>2045</v>
+      </c>
+      <c r="B304" t="s">
+        <v>608</v>
+      </c>
+      <c r="C304" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D304" s="6" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4">
+      <c r="A305" s="3">
+        <v>2046</v>
+      </c>
+      <c r="B305" t="s">
+        <v>610</v>
+      </c>
+      <c r="C305" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D305" s="6" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4">
+      <c r="A306" s="3">
+        <v>2047</v>
+      </c>
+      <c r="B306" t="s">
+        <v>612</v>
+      </c>
+      <c r="C306" s="5">
+        <v>2.25</v>
+      </c>
+      <c r="D306" s="6" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4">
+      <c r="A307" s="3">
+        <v>2049</v>
+      </c>
+      <c r="B307" t="s">
+        <v>614</v>
+      </c>
+      <c r="C307" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D307" s="6" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4">
+      <c r="A308" s="3">
+        <v>2184</v>
+      </c>
+      <c r="B308" t="s">
+        <v>616</v>
+      </c>
+      <c r="C308" s="5">
+        <v>2.75</v>
+      </c>
+      <c r="D308" s="6" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4">
+      <c r="A309" s="3">
+        <v>2412</v>
+      </c>
+      <c r="B309" t="s">
+        <v>618</v>
+      </c>
+      <c r="C309" s="5">
+        <v>5.5</v>
+      </c>
+      <c r="D309" s="6" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4">
+      <c r="A310" s="3">
+        <v>2413</v>
+      </c>
+      <c r="B310" t="s">
+        <v>620</v>
+      </c>
+      <c r="C310" s="5">
+        <v>10.75</v>
+      </c>
+      <c r="D310" s="6" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4">
+      <c r="A311" s="3">
+        <v>2414</v>
+      </c>
+      <c r="B311" t="s">
+        <v>622</v>
+      </c>
+      <c r="C311" s="5">
+        <v>19.85</v>
+      </c>
+      <c r="D311" s="6" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4">
+      <c r="A312" s="3">
+        <v>2094</v>
+      </c>
+      <c r="B312" t="s">
+        <v>624</v>
+      </c>
+      <c r="C312" s="5">
+        <v>0.32</v>
+      </c>
+      <c r="D312" s="6" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4">
+      <c r="A313" s="3">
+        <v>2095</v>
+      </c>
+      <c r="B313" t="s">
+        <v>626</v>
+      </c>
+      <c r="C313" s="5">
+        <v>0.16</v>
+      </c>
+      <c r="D313" s="6" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4">
+      <c r="A314" s="3">
+        <v>2096</v>
+      </c>
+      <c r="B314" t="s">
+        <v>628</v>
+      </c>
+      <c r="C314" s="5">
+        <v>0.2</v>
+      </c>
+      <c r="D314" s="6" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4">
+      <c r="A315" s="3">
+        <v>2097</v>
+      </c>
+      <c r="B315" t="s">
+        <v>630</v>
+      </c>
+      <c r="C315" s="5">
+        <v>0.3</v>
+      </c>
+      <c r="D315" s="6" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4">
+      <c r="A316" s="3">
+        <v>2266</v>
+      </c>
+      <c r="B316" t="s">
+        <v>632</v>
+      </c>
+      <c r="C316" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D316" s="6" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4">
+      <c r="A317" s="3">
+        <v>2267</v>
+      </c>
+      <c r="B317" t="s">
+        <v>634</v>
+      </c>
+      <c r="C317" s="5">
+        <v>2.25</v>
+      </c>
+      <c r="D317" s="6" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4">
+      <c r="A318" s="3">
+        <v>2268</v>
+      </c>
+      <c r="B318" t="s">
+        <v>636</v>
+      </c>
+      <c r="C318" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D318" s="6" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4">
+      <c r="A319" s="3">
+        <v>2403</v>
+      </c>
+      <c r="B319" t="s">
+        <v>638</v>
+      </c>
+      <c r="C319" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="D319" s="6" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4">
+      <c r="A320" s="3">
+        <v>2404</v>
+      </c>
+      <c r="B320" t="s">
+        <v>640</v>
+      </c>
+      <c r="C320" s="5">
+        <v>6.0</v>
+      </c>
+      <c r="D320" s="6" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4">
+      <c r="A321" s="3">
+        <v>2405</v>
+      </c>
+      <c r="B321" t="s">
+        <v>642</v>
+      </c>
+      <c r="C321" s="5">
+        <v>4.0</v>
+      </c>
+      <c r="D321" s="6" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4">
+      <c r="A322" s="3">
+        <v>2407</v>
+      </c>
+      <c r="B322" t="s">
+        <v>644</v>
+      </c>
+      <c r="C322" s="5">
+        <v>3.0</v>
+      </c>
+      <c r="D322" s="6" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4">
+      <c r="A323" s="3">
+        <v>2409</v>
+      </c>
+      <c r="B323" t="s">
+        <v>646</v>
+      </c>
+      <c r="C323" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="D323" s="6" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4">
+      <c r="A324" s="3">
+        <v>2260</v>
+      </c>
+      <c r="B324" t="s">
+        <v>648</v>
+      </c>
+      <c r="C324" s="5">
+        <v>0.8</v>
+      </c>
+      <c r="D324" s="6" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4">
+      <c r="A325" s="3">
+        <v>2261</v>
+      </c>
+      <c r="B325" t="s">
+        <v>650</v>
+      </c>
+      <c r="C325" s="5">
+        <v>0.85</v>
+      </c>
+      <c r="D325" s="6" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4">
+      <c r="A326" s="3">
+        <v>2428</v>
+      </c>
+      <c r="B326" t="s">
+        <v>652</v>
+      </c>
+      <c r="C326" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="D326" s="6" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4">
+      <c r="A327" s="3">
+        <v>2148</v>
+      </c>
+      <c r="B327" t="s">
+        <v>654</v>
+      </c>
+      <c r="C327" s="5">
+        <v>3.24</v>
+      </c>
+      <c r="D327" s="6" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4">
+      <c r="A328" s="3">
+        <v>2157</v>
+      </c>
+      <c r="B328" t="s">
+        <v>656</v>
+      </c>
+      <c r="C328" s="5">
+        <v>4.66</v>
+      </c>
+      <c r="D328" s="6" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4">
+      <c r="A329" s="3">
+        <v>2161</v>
+      </c>
+      <c r="B329" t="s">
+        <v>658</v>
+      </c>
+      <c r="C329" s="5">
+        <v>6.42</v>
+      </c>
+      <c r="D329" s="6" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4">
+      <c r="A330" s="3">
+        <v>2163</v>
+      </c>
+      <c r="B330" t="s">
+        <v>660</v>
+      </c>
+      <c r="C330" s="5">
+        <v>9.34</v>
+      </c>
+      <c r="D330" s="6" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4">
+      <c r="A331" s="3">
+        <v>2165</v>
+      </c>
+      <c r="B331" t="s">
+        <v>662</v>
+      </c>
+      <c r="C331" s="5">
+        <v>11.66</v>
+      </c>
+      <c r="D331" s="6" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4">
+      <c r="A332" s="3">
+        <v>2386</v>
+      </c>
+      <c r="B332" t="s">
+        <v>664</v>
+      </c>
+      <c r="C332" s="5">
+        <v>20.0</v>
+      </c>
+      <c r="D332" s="6" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4">
+      <c r="A333" s="3">
+        <v>2392</v>
+      </c>
+      <c r="B333" t="s">
+        <v>666</v>
+      </c>
+      <c r="C333" s="5">
+        <v>57.0</v>
+      </c>
+      <c r="D333" s="6" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4">
+      <c r="A334" s="3">
+        <v>2393</v>
+      </c>
+      <c r="B334" t="s">
+        <v>668</v>
+      </c>
+      <c r="C334" s="5">
+        <v>57.0</v>
+      </c>
+      <c r="D334" s="6" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4">
+      <c r="A335" s="3">
+        <v>2394</v>
+      </c>
+      <c r="B335" t="s">
+        <v>670</v>
+      </c>
+      <c r="C335" s="5">
+        <v>60.0</v>
+      </c>
+      <c r="D335" s="6" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4">
+      <c r="A336" s="3">
+        <v>2077</v>
+      </c>
+      <c r="B336" t="s">
+        <v>672</v>
+      </c>
+      <c r="C336" s="5">
+        <v>1.5</v>
+      </c>
+      <c r="D336" s="6" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4">
+      <c r="A337" s="3">
+        <v>2078</v>
+      </c>
+      <c r="B337" t="s">
+        <v>674</v>
+      </c>
+      <c r="C337" s="5">
+        <v>1.75</v>
+      </c>
+      <c r="D337" s="6" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4">
+      <c r="A338" s="3">
+        <v>2102</v>
+      </c>
+      <c r="B338" t="s">
+        <v>676</v>
+      </c>
+      <c r="C338" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D338" s="6" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4">
+      <c r="A339" s="3">
+        <v>2104</v>
+      </c>
+      <c r="B339" t="s">
+        <v>678</v>
+      </c>
+      <c r="C339" s="5">
+        <v>14.0</v>
+      </c>
+      <c r="D339" s="6" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4">
+      <c r="A340" s="3">
+        <v>2106</v>
+      </c>
+      <c r="B340" t="s">
+        <v>680</v>
+      </c>
+      <c r="C340" s="5">
+        <v>24.0</v>
+      </c>
+      <c r="D340" s="6" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4">
+      <c r="A341" s="3">
+        <v>2107</v>
+      </c>
+      <c r="B341" t="s">
+        <v>682</v>
+      </c>
+      <c r="C341" s="5">
+        <v>26.0</v>
+      </c>
+      <c r="D341" s="6" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4">
+      <c r="A342" s="3">
+        <v>2108</v>
+      </c>
+      <c r="B342" t="s">
+        <v>684</v>
+      </c>
+      <c r="C342" s="5">
+        <v>5.25</v>
+      </c>
+      <c r="D342" s="6" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4">
+      <c r="A343" s="3">
+        <v>2109</v>
+      </c>
+      <c r="B343" t="s">
+        <v>686</v>
+      </c>
+      <c r="C343" s="5">
+        <v>5.75</v>
+      </c>
+      <c r="D343" s="6" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4">
+      <c r="A344" s="3">
+        <v>2110</v>
+      </c>
+      <c r="B344" t="s">
+        <v>688</v>
+      </c>
+      <c r="C344" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="D344" s="6" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4">
+      <c r="A345" s="3">
+        <v>2111</v>
+      </c>
+      <c r="B345" t="s">
+        <v>690</v>
+      </c>
+      <c r="C345" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D345" s="6" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="A346" s="3">
+        <v>2112</v>
+      </c>
+      <c r="B346" t="s">
+        <v>692</v>
+      </c>
+      <c r="C346" s="5">
+        <v>12.0</v>
+      </c>
+      <c r="D346" s="6" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4">
+      <c r="A347" s="3">
+        <v>2073</v>
+      </c>
+      <c r="B347" t="s">
+        <v>694</v>
+      </c>
+      <c r="C347" s="5">
+        <v>4.25</v>
+      </c>
+      <c r="D347" s="6" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4">
+      <c r="A348" s="3">
+        <v>2076</v>
+      </c>
+      <c r="B348" t="s">
+        <v>696</v>
+      </c>
+      <c r="C348" s="5">
+        <v>5.0</v>
+      </c>
+      <c r="D348" s="6" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="A349" s="3">
+        <v>2262</v>
+      </c>
+      <c r="B349" t="s">
+        <v>698</v>
+      </c>
+      <c r="C349" s="5">
+        <v>850.0</v>
+      </c>
+      <c r="D349" s="6" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4">
+      <c r="A350" s="3">
+        <v>2242</v>
+      </c>
+      <c r="B350" t="s">
+        <v>700</v>
+      </c>
+      <c r="C350" s="5">
+        <v>7.2</v>
+      </c>
+      <c r="D350" s="6" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4">
+      <c r="A351" s="3">
+        <v>2243</v>
+      </c>
+      <c r="B351" t="s">
+        <v>702</v>
+      </c>
+      <c r="C351" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="D351" s="6" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4">
+      <c r="A352" s="3">
+        <v>2244</v>
+      </c>
+      <c r="B352" t="s">
+        <v>704</v>
+      </c>
+      <c r="C352" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="D352" s="6" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="A353" s="3">
+        <v>2240</v>
+      </c>
+      <c r="B353" t="s">
+        <v>706</v>
+      </c>
+      <c r="C353" s="5">
+        <v>675.0</v>
+      </c>
+      <c r="D353" s="6" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4">
+      <c r="A354" s="3">
+        <v>2458</v>
+      </c>
+      <c r="B354" t="s">
+        <v>708</v>
+      </c>
+      <c r="C354" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D354" s="6" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4">
+      <c r="A355" s="3">
+        <v>2460</v>
+      </c>
+      <c r="B355" t="s">
+        <v>710</v>
+      </c>
+      <c r="C355" s="5">
+        <v>15.0</v>
+      </c>
+      <c r="D355" s="6" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4">
+      <c r="A356" s="3">
+        <v>2464</v>
+      </c>
+      <c r="B356" t="s">
+        <v>712</v>
+      </c>
+      <c r="C356" s="5">
+        <v>55.0</v>
+      </c>
+      <c r="D356" s="6" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="A357" s="3">
+        <v>2465</v>
+      </c>
+      <c r="B357" t="s">
+        <v>714</v>
+      </c>
+      <c r="C357" s="5">
+        <v>65.0</v>
+      </c>
+      <c r="D357" s="6" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4">
+      <c r="A358" s="3">
+        <v>2238</v>
+      </c>
+      <c r="B358" t="s">
+        <v>716</v>
+      </c>
+      <c r="C358" s="5">
+        <v>0.75</v>
+      </c>
+      <c r="D358" s="6" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4">
+      <c r="A359" s="3">
+        <v>2239</v>
+      </c>
+      <c r="B359" t="s">
+        <v>718</v>
+      </c>
+      <c r="C359" s="5">
+        <v>2.0</v>
+      </c>
+      <c r="D359" s="6" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4">
+      <c r="A360" s="3">
+        <v>2467</v>
+      </c>
+      <c r="B360" t="s">
+        <v>720</v>
+      </c>
+      <c r="C360" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="D360" s="6" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="A361" s="3">
+        <v>2471</v>
+      </c>
+      <c r="B361" t="s">
+        <v>722</v>
+      </c>
+      <c r="C361" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="D361" s="6" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4">
+      <c r="A362" s="3">
+        <v>2472</v>
+      </c>
+      <c r="B362" t="s">
+        <v>724</v>
+      </c>
+      <c r="C362" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="D362" s="6" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4">
+      <c r="A363" s="3">
+        <v>2473</v>
+      </c>
+      <c r="B363" t="s">
+        <v>726</v>
+      </c>
+      <c r="C363" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="D363" s="6" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="A364" s="3">
+        <v>2476</v>
+      </c>
+      <c r="B364" t="s">
+        <v>728</v>
+      </c>
+      <c r="C364" s="5">
+        <v>25.0</v>
+      </c>
+      <c r="D364" s="6" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4">
+      <c r="A365" s="3">
+        <v>2485</v>
+      </c>
+      <c r="B365" t="s">
+        <v>730</v>
+      </c>
+      <c r="C365" s="5">
+        <v>7.0</v>
+      </c>
+      <c r="D365" s="6" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4">
+      <c r="A366" s="3">
+        <v>2487</v>
+      </c>
+      <c r="B366" t="s">
+        <v>732</v>
+      </c>
+      <c r="C366" s="5">
+        <v>14.0</v>
+      </c>
+      <c r="D366" s="6" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4">
+      <c r="A367" s="3">
+        <v>2488</v>
+      </c>
+      <c r="B367" t="s">
+        <v>734</v>
+      </c>
+      <c r="C367" s="5">
+        <v>8.0</v>
+      </c>
+      <c r="D367" s="6" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4">
+      <c r="A368" s="3">
+        <v>2489</v>
+      </c>
+      <c r="B368" t="s">
+        <v>736</v>
+      </c>
+      <c r="C368" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D368" s="6" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4">
+      <c r="A369" s="3">
+        <v>2490</v>
+      </c>
+      <c r="B369" t="s">
+        <v>738</v>
+      </c>
+      <c r="C369" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D369" s="6" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4">
+      <c r="A370" s="3">
+        <v>2491</v>
+      </c>
+      <c r="B370" t="s">
+        <v>740</v>
+      </c>
+      <c r="C370" s="5">
+        <v>9.5</v>
+      </c>
+      <c r="D370" s="6" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4">
+      <c r="A371" s="3">
+        <v>2492</v>
+      </c>
+      <c r="B371" t="s">
+        <v>742</v>
+      </c>
+      <c r="C371" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="D371" s="6" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4">
+      <c r="A372" s="3">
+        <v>2493</v>
+      </c>
+      <c r="B372" t="s">
+        <v>744</v>
+      </c>
+      <c r="C372" s="5">
+        <v>13.0</v>
+      </c>
+      <c r="D372" s="6" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4">
+      <c r="A373" s="3">
+        <v>2494</v>
+      </c>
+      <c r="B373" t="s">
+        <v>746</v>
+      </c>
+      <c r="C373" s="5">
+        <v>10.0</v>
+      </c>
+      <c r="D373" s="6" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4">
+      <c r="A374" s="3">
+        <v>2495</v>
+      </c>
+      <c r="B374" t="s">
+        <v>748</v>
+      </c>
+      <c r="C374" s="5">
+        <v>9.0</v>
+      </c>
+      <c r="D374" s="6" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4">
+      <c r="A375" s="3">
+        <v>2496</v>
+      </c>
+      <c r="B375" t="s">
+        <v>750</v>
+      </c>
+      <c r="C375" s="5">
+        <v>11.0</v>
+      </c>
+      <c r="D375" s="6" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4">
+      <c r="A376" s="3">
+        <v>2497</v>
+      </c>
+      <c r="B376" t="s">
+        <v>752</v>
+      </c>
+      <c r="C376" s="5">
+        <v>11.0</v>
+      </c>
+      <c r="D376" s="6" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4">
+      <c r="A377" s="3">
+        <v>2598</v>
+      </c>
+      <c r="B377" t="s">
+        <v>754</v>
+      </c>
+      <c r="C377" s="5">
+        <v>85.0</v>
+      </c>
+      <c r="D377" s="6" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4">
+      <c r="A378" s="3">
+        <v>2599</v>
+      </c>
+      <c r="B378" t="s">
+        <v>756</v>
+      </c>
+      <c r="C378" s="5">
+        <v>90.0</v>
+      </c>
+      <c r="D378" s="6" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4">
+      <c r="A379" s="3">
+        <v>2601</v>
+      </c>
+      <c r="B379" t="s">
+        <v>758</v>
+      </c>
+      <c r="C379" s="5">
+        <v>120.0</v>
+      </c>
+      <c r="D379" s="6" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4">
+      <c r="A380" s="3">
+        <v>2632</v>
+      </c>
+      <c r="B380" t="s">
+        <v>760</v>
+      </c>
+      <c r="C380" s="5">
+        <v>55.0</v>
+      </c>
+      <c r="D380" s="6" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4">
+      <c r="A381" s="3">
+        <v>2633</v>
+      </c>
+      <c r="B381" t="s">
+        <v>762</v>
+      </c>
+      <c r="C381" s="5">
+        <v>55.0</v>
+      </c>
+      <c r="D381" s="6" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4">
+      <c r="A382" s="3">
+        <v>2634</v>
+      </c>
+      <c r="B382" t="s">
+        <v>764</v>
+      </c>
+      <c r="C382" s="5">
+        <v>60.0</v>
+      </c>
+      <c r="D382" s="6" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4">
+      <c r="A383" s="3">
+        <v>2636</v>
+      </c>
+      <c r="B383" t="s">
+        <v>766</v>
+      </c>
+      <c r="C383" s="5">
+        <v>70.0</v>
+      </c>
+      <c r="D383" s="6" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4">
+      <c r="A384" s="3">
+        <v>2637</v>
+      </c>
+      <c r="B384" t="s">
+        <v>768</v>
+      </c>
+      <c r="C384" s="5">
+        <v>110.0</v>
+      </c>
+      <c r="D384" s="6" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4">
+      <c r="A385" s="3">
+        <v>2527</v>
+      </c>
+      <c r="B385" t="s">
+        <v>770</v>
+      </c>
+      <c r="C385" s="5">
+        <v>42.0</v>
+      </c>
+      <c r="D385" s="6" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4">
+      <c r="A386" s="3">
+        <v>2528</v>
+      </c>
+      <c r="B386" t="s">
+        <v>772</v>
+      </c>
+      <c r="C386" s="5">
+        <v>34.0</v>
+      </c>
+      <c r="D386" s="6" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4">
+      <c r="A387" s="3">
+        <v>2530</v>
+      </c>
+      <c r="B387" t="s">
+        <v>774</v>
+      </c>
+      <c r="C387" s="5">
+        <v>32.0</v>
+      </c>
+      <c r="D387" s="6" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4">
+      <c r="A388" s="3">
+        <v>2531</v>
+      </c>
+      <c r="B388" t="s">
+        <v>776</v>
+      </c>
+      <c r="C388" s="5">
+        <v>34.0</v>
+      </c>
+      <c r="D388" s="6" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4">
+      <c r="A389" s="3">
+        <v>2532</v>
+      </c>
+      <c r="B389" t="s">
+        <v>778</v>
+      </c>
+      <c r="C389" s="5">
+        <v>36.0</v>
+      </c>
+      <c r="D389" s="6" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4">
+      <c r="A390" s="3">
+        <v>4088</v>
+      </c>
+      <c r="B390" t="s">
+        <v>780</v>
+      </c>
+      <c r="C390" s="5">
+        <v>8.14</v>
+      </c>
+      <c r="D390" s="6" t="s">
+        <v>781</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_21"/>
@@ -2836,50 +8316,324 @@
     <hyperlink ref="D92" r:id="rId_hyperlink_90"/>
     <hyperlink ref="D93" r:id="rId_hyperlink_91"/>
     <hyperlink ref="D94" r:id="rId_hyperlink_92"/>
     <hyperlink ref="D95" r:id="rId_hyperlink_93"/>
     <hyperlink ref="D96" r:id="rId_hyperlink_94"/>
     <hyperlink ref="D97" r:id="rId_hyperlink_95"/>
     <hyperlink ref="D98" r:id="rId_hyperlink_96"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_97"/>
     <hyperlink ref="D100" r:id="rId_hyperlink_98"/>
     <hyperlink ref="D101" r:id="rId_hyperlink_99"/>
     <hyperlink ref="D102" r:id="rId_hyperlink_100"/>
     <hyperlink ref="D103" r:id="rId_hyperlink_101"/>
     <hyperlink ref="D104" r:id="rId_hyperlink_102"/>
     <hyperlink ref="D105" r:id="rId_hyperlink_103"/>
     <hyperlink ref="D106" r:id="rId_hyperlink_104"/>
     <hyperlink ref="D107" r:id="rId_hyperlink_105"/>
     <hyperlink ref="D108" r:id="rId_hyperlink_106"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_107"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_108"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_109"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_110"/>
     <hyperlink ref="D113" r:id="rId_hyperlink_111"/>
     <hyperlink ref="D114" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D115" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D116" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="D218" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="D219" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="D220" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D221" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D222" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="D223" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="D224" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D225" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="D226" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="D227" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D228" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="D229" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D230" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="D233" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="D234" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="D236" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="D237" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="D238" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="D239" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="D240" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="D241" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="D242" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="D244" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="D245" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D246" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="D247" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D248" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="D249" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="D250" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D251" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D253" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="D255" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="D256" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="D258" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="D259" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="D260" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="D261" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="D262" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="D263" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="D264" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="D265" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="D266" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="D267" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="D268" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="D269" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="D270" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="D278" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="D279" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="D280" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="D281" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="D282" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="D283" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="D284" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="D285" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="D286" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="D287" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="D288" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="D289" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="D290" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="D291" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="D292" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="D293" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="D294" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="D295" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="D296" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="D297" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="D299" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="D300" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="D301" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="D302" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="D303" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="D304" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="D305" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="D306" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="D307" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="D308" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="D309" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="D310" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="D311" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="D312" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="D313" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="D314" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="D315" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="D316" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="D317" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="D318" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="D319" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="D320" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="D321" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="D322" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="D323" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="D324" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="D325" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="D326" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="D327" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="D328" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="D329" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="D330" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="D331" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="D332" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="D333" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="D334" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="D335" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="D336" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="D337" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="D338" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="D339" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="D340" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="D341" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="D342" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="D343" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="D344" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="D345" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="D346" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="D347" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="D348" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="D349" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="D350" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="D351" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="D352" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="D353" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="D354" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="D355" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="D356" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="D357" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="D358" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="D359" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="D360" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="D361" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="D362" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="D363" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="D364" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="D365" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="D366" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="D367" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="D368" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="D369" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="D370" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="D371" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="D372" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="D373" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="D374" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="D375" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="D376" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="D377" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="D378" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="D379" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="D380" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="D381" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="D382" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="D383" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="D384" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="D385" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="D386" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="D387" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="D388" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="D389" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="D390" r:id="rId_hyperlink_388"/>
   </hyperlinks>
   <printOptions gridLines="true" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;C&amp;H&amp;F &amp;RPage &amp;P of &amp;N</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>