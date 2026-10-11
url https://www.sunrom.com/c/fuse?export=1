--- v5 (2026-08-27)
+++ v6 (2026-10-11)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/fuse</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>27-Aug-2026 16:09:28</t>
+    <t>11-Oct-2026 19:20:53</t>
   </si>
   <si>
     <t>T500mA 0.5A 250V Rectangular Fuse</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6515</t>
   </si>
   <si>
     <t>T1A 250V Rectangular Fuse</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5547</t>
   </si>
   <si>
     <t>T2A 250V Rectangular Fuse</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5548</t>
   </si>
   <si>
     <t>T3.15A 250V Rectangular Fuse</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5549</t>
   </si>