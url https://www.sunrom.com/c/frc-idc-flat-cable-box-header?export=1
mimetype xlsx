--- v5 (2026-08-30)
+++ v6 (2026-10-24)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/frc-idc-flat-cable-box-header</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>30-Aug-2026 11:21:27</t>
+    <t>24-Oct-2026 12:25:13</t>
   </si>
   <si>
     <t>10 pin Box Header, Straight with Lock</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7133</t>
   </si>
   <si>
     <t>14 pin Box Header, Straight with Lock</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7134</t>
   </si>
   <si>
     <t>16 pin Box Header, Straight with Lock</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7135</t>
   </si>
   <si>
     <t>20 pin Box Header, Straight with Lock</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7136</t>
   </si>
@@ -958,65 +958,65 @@
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3">
         <v>6134</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="5">
         <v>48.3</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="3">
         <v>6135</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="5">
-        <v>60.95</v>
+        <v>61.0</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="3">
         <v>6136</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="5">
-        <v>67.84999999999999</v>
+        <v>68.0</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="3">
         <v>6121</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="5">
         <v>9.49</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="3">
         <v>6122</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
@@ -1070,65 +1070,65 @@
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="3">
         <v>6126</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="5">
         <v>33.93</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="3">
         <v>6127</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="5">
-        <v>54.28</v>
+        <v>54.0</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="3">
         <v>6128</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="5">
-        <v>63.25</v>
+        <v>63.0</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="3">
         <v>6113</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="5">
         <v>11.5</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="3">
         <v>6114</v>
       </c>
       <c r="B32" t="s">
         <v>64</v>
@@ -1196,65 +1196,65 @@
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="3">
         <v>6119</v>
       </c>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37" s="5">
         <v>47.5</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="3">
         <v>6120</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38" s="5">
-        <v>60.95</v>
+        <v>61.0</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="3">
         <v>5117</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="5">
-        <v>1753.75</v>
+        <v>1754.0</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="3">
         <v>4031</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="5">
         <v>9.49</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="3">
         <v>4297</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>