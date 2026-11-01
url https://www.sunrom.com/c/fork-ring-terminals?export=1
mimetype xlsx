--- v4 (2026-08-24)
+++ v5 (2026-11-01)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/fork-ring-terminals</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>24-Aug-2026 09:44:33</t>
+    <t>01-Nov-2026 14:08:21</t>
   </si>
   <si>
     <t>Ring Insulated Terminal - Wire 1.5-2.5 sq.mm - Bolt M4 - Width 6.5mm – 20A</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6939</t>
   </si>
   <si>
     <t>Ring Insulated Terminal - Wire 4-6 sq.mm - Bolt M4 - Width 7.1mm – 30A</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6538</t>
   </si>
   <si>
     <t>Fork Insulated Terminal - Wire 1.5-2.5 sq.mm - Bolt M5 - Width 7.8mm - 20A</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6030</t>
   </si>
   <si>
     <t>Fork Insulated Terminal - Wire 0.5-1.5 sq.mm - Bolt M3 - Width 5mm - 10A</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8099</t>
   </si>