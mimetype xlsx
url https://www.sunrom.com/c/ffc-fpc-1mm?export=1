--- v5 (2026-08-22)
+++ v6 (2026-10-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/ffc-fpc-1mm</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>23-Aug-2026 03:11:46</t>
+    <t>07-Oct-2026 14:55:27</t>
   </si>
   <si>
     <t>30P 1mm Pitch - 150mm Length FFC Cable - Reverse Direction</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8127</t>
   </si>
   <si>
     <t>24P 1mm Pitch - 150mm Length FFC Cable - Same Direction</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6826</t>
   </si>
   <si>
     <t>26P 1mm Pitch - 150mm Length FFC Cable - Same Direction</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6827</t>
   </si>
   <si>
     <t>28P 1mm Pitch - 150mm Length FFC Cable - Same Direction</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6828</t>
   </si>