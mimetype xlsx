--- v7 (2026-08-22)
+++ v8 (2026-10-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="504">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/ffc-fpc-05mm?page=4&amp;per-page=48</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>23-Aug-2026 03:44:57</t>
+    <t>07-Oct-2026 10:15:28</t>
   </si>
   <si>
     <t>20P 0.5mm Pitch FFC/FPC Extension Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7631</t>
   </si>
   <si>
     <t>6P 0.5mm Pitch FFC/FPC Extension Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7632</t>
   </si>
   <si>
     <t>36P 0.5mm Pitch FFC/FPC Top Entry Vertical Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7386</t>
   </si>
   <si>
     <t>40P 0.5mm Pitch FFC/FPC Top Entry Vertical Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7387</t>
   </si>
@@ -1956,65 +1956,65 @@
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
         <v>7631</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
-        <v>149.5</v>
+        <v>150.0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>7632</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
-        <v>143.75</v>
+        <v>144.0</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>7386</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
         <v>41.4</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>7387</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
@@ -2026,261 +2026,261 @@
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>7388</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
         <v>47.15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>7389</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>7390</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
-        <v>55.2</v>
+        <v>55.0</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>7391</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
-        <v>62.1</v>
+        <v>62.0</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
         <v>7392</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
-        <v>155.25</v>
+        <v>155.0</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>7393</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
-        <v>166.75</v>
+        <v>167.0</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>7394</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
-        <v>178.25</v>
+        <v>178.0</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>7395</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
-        <v>189.75</v>
+        <v>190.0</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>7396</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="5">
-        <v>201.25</v>
+        <v>201.0</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
         <v>7397</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
         <v>7398</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5">
-        <v>63.25</v>
+        <v>63.0</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3">
         <v>7399</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="5">
-        <v>103.5</v>
+        <v>104.0</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3">
         <v>7400</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="5">
-        <v>110.40000000000001</v>
+        <v>110.0</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="3">
         <v>7401</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="5">
-        <v>124.2</v>
+        <v>124.0</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="3">
         <v>7402</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="5">
         <v>138.0</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="3">
         <v>7403</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="5">
-        <v>172.5</v>
+        <v>173.0</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="3">
         <v>7404</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="5">
-        <v>186.30000000000001</v>
+        <v>186.0</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3">
         <v>7371</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="5">
         <v>20.7</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="3">
         <v>7372</v>
       </c>
       <c r="B26" t="s">
         <v>52</v>
@@ -2446,107 +2446,107 @@
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="3">
         <v>7384</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38" s="5">
         <v>41.4</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="3">
         <v>7405</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="5">
-        <v>193.19999999999999</v>
+        <v>193.0</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="3">
         <v>7406</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="5">
-        <v>196.65000000000001</v>
+        <v>197.0</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="3">
         <v>7407</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41" s="5">
         <v>207.0</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="3">
         <v>7408</v>
       </c>
       <c r="B42" t="s">
         <v>84</v>
       </c>
       <c r="C42" s="5">
-        <v>241.5</v>
+        <v>242.0</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="3">
         <v>7409</v>
       </c>
       <c r="B43" t="s">
         <v>86</v>
       </c>
       <c r="C43" s="5">
-        <v>262.19999999999999</v>
+        <v>262.0</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="3">
         <v>7410</v>
       </c>
       <c r="B44" t="s">
         <v>88</v>
       </c>
       <c r="C44" s="5">
         <v>276.0</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="3">
         <v>8104</v>
       </c>
       <c r="B45" t="s">
         <v>90</v>
@@ -2558,51 +2558,51 @@
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="3">
         <v>7143</v>
       </c>
       <c r="B46" t="s">
         <v>92</v>
       </c>
       <c r="C46" s="5">
         <v>48.3</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="3">
         <v>5691</v>
       </c>
       <c r="B47" t="s">
         <v>94</v>
       </c>
       <c r="C47" s="5">
-        <v>60.95</v>
+        <v>61.0</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="3">
         <v>5669</v>
       </c>
       <c r="B48" t="s">
         <v>96</v>
       </c>
       <c r="C48" s="5">
         <v>20.36</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="3">
         <v>5670</v>
       </c>
       <c r="B49" t="s">
         <v>98</v>
@@ -2824,107 +2824,107 @@
         <v>129</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="3">
         <v>5687</v>
       </c>
       <c r="B65" t="s">
         <v>130</v>
       </c>
       <c r="C65" s="5">
         <v>47.5</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="3">
         <v>5688</v>
       </c>
       <c r="B66" t="s">
         <v>132</v>
       </c>
       <c r="C66" s="5">
-        <v>60.95</v>
+        <v>61.0</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="3">
         <v>5689</v>
       </c>
       <c r="B67" t="s">
         <v>134</v>
       </c>
       <c r="C67" s="5">
-        <v>60.95</v>
+        <v>61.0</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="3">
         <v>5690</v>
       </c>
       <c r="B68" t="s">
         <v>136</v>
       </c>
       <c r="C68" s="5">
-        <v>60.95</v>
+        <v>61.0</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="3">
         <v>5678</v>
       </c>
       <c r="B69" t="s">
         <v>138</v>
       </c>
       <c r="C69" s="5">
         <v>27.14</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="3">
         <v>5188</v>
       </c>
       <c r="B70" t="s">
         <v>140</v>
       </c>
       <c r="C70" s="5">
-        <v>60.95</v>
+        <v>61.0</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="3">
         <v>7276</v>
       </c>
       <c r="B71" t="s">
         <v>142</v>
       </c>
       <c r="C71" s="5">
         <v>27.6</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="3">
         <v>7277</v>
       </c>
       <c r="B72" t="s">
         <v>144</v>
@@ -3132,107 +3132,107 @@
         <v>173</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="3">
         <v>7292</v>
       </c>
       <c r="B87" t="s">
         <v>174</v>
       </c>
       <c r="C87" s="5">
         <v>44.85</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="3">
         <v>7293</v>
       </c>
       <c r="B88" t="s">
         <v>176</v>
       </c>
       <c r="C88" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="3">
         <v>7294</v>
       </c>
       <c r="B89" t="s">
         <v>178</v>
       </c>
       <c r="C89" s="5">
-        <v>55.2</v>
+        <v>55.0</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="3">
         <v>7295</v>
       </c>
       <c r="B90" t="s">
         <v>180</v>
       </c>
       <c r="C90" s="5">
-        <v>58.65</v>
+        <v>59.0</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="3">
         <v>7296</v>
       </c>
       <c r="B91" t="s">
         <v>182</v>
       </c>
       <c r="C91" s="5">
-        <v>58.65</v>
+        <v>59.0</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="3">
         <v>7297</v>
       </c>
       <c r="B92" t="s">
         <v>184</v>
       </c>
       <c r="C92" s="5">
-        <v>65.55</v>
+        <v>66.0</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="3">
         <v>7298</v>
       </c>
       <c r="B93" t="s">
         <v>186</v>
       </c>
       <c r="C93" s="5">
         <v>27.6</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="3">
         <v>7299</v>
       </c>
       <c r="B94" t="s">
         <v>188</v>
@@ -3440,121 +3440,121 @@
         <v>217</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="3">
         <v>7314</v>
       </c>
       <c r="B109" t="s">
         <v>218</v>
       </c>
       <c r="C109" s="5">
         <v>44.85</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="3">
         <v>7315</v>
       </c>
       <c r="B110" t="s">
         <v>220</v>
       </c>
       <c r="C110" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="3">
         <v>7316</v>
       </c>
       <c r="B111" t="s">
         <v>222</v>
       </c>
       <c r="C111" s="5">
-        <v>55.2</v>
+        <v>55.0</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="3">
         <v>7317</v>
       </c>
       <c r="B112" t="s">
         <v>224</v>
       </c>
       <c r="C112" s="5">
-        <v>58.65</v>
+        <v>59.0</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="3">
         <v>7318</v>
       </c>
       <c r="B113" t="s">
         <v>226</v>
       </c>
       <c r="C113" s="5">
-        <v>58.65</v>
+        <v>59.0</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="3">
         <v>7319</v>
       </c>
       <c r="B114" t="s">
         <v>228</v>
       </c>
       <c r="C114" s="5">
-        <v>65.55</v>
+        <v>66.0</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="3">
         <v>7320</v>
       </c>
       <c r="B115" t="s">
         <v>230</v>
       </c>
       <c r="C115" s="5">
-        <v>55.2</v>
+        <v>55.0</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="3">
         <v>7321</v>
       </c>
       <c r="B116" t="s">
         <v>232</v>
       </c>
       <c r="C116" s="5">
         <v>41.4</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="3">
         <v>7322</v>
       </c>
       <c r="B117" t="s">
         <v>234</v>
@@ -4476,93 +4476,93 @@
         <v>365</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="3">
         <v>5750</v>
       </c>
       <c r="B183" t="s">
         <v>366</v>
       </c>
       <c r="C183" s="5">
         <v>37.95</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="3">
         <v>5751</v>
       </c>
       <c r="B184" t="s">
         <v>368</v>
       </c>
       <c r="C184" s="5">
-        <v>55.2</v>
+        <v>55.0</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="3">
         <v>5752</v>
       </c>
       <c r="B185" t="s">
         <v>370</v>
       </c>
       <c r="C185" s="5">
         <v>48.3</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="3">
         <v>5753</v>
       </c>
       <c r="B186" t="s">
         <v>372</v>
       </c>
       <c r="C186" s="5">
         <v>48.3</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="3">
         <v>5754</v>
       </c>
       <c r="B187" t="s">
         <v>374</v>
       </c>
       <c r="C187" s="5">
-        <v>55.2</v>
+        <v>55.0</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="3">
         <v>5755</v>
       </c>
       <c r="B188" t="s">
         <v>376</v>
       </c>
       <c r="C188" s="5">
         <v>20.7</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="3">
         <v>5756</v>
       </c>
       <c r="B189" t="s">
         <v>378</v>
@@ -4714,79 +4714,79 @@
         <v>399</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="3">
         <v>5767</v>
       </c>
       <c r="B200" t="s">
         <v>400</v>
       </c>
       <c r="C200" s="5">
         <v>48.3</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="3">
         <v>5768</v>
       </c>
       <c r="B201" t="s">
         <v>402</v>
       </c>
       <c r="C201" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="3">
         <v>5769</v>
       </c>
       <c r="B202" t="s">
         <v>404</v>
       </c>
       <c r="C202" s="5">
         <v>41.4</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="3">
         <v>5770</v>
       </c>
       <c r="B203" t="s">
         <v>406</v>
       </c>
       <c r="C203" s="5">
-        <v>58.65</v>
+        <v>59.0</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="3">
         <v>5771</v>
       </c>
       <c r="B204" t="s">
         <v>408</v>
       </c>
       <c r="C204" s="5">
         <v>20.7</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="3">
         <v>5772</v>
       </c>
       <c r="B205" t="s">
         <v>410</v>
@@ -5036,79 +5036,79 @@
         <v>445</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="3">
         <v>5790</v>
       </c>
       <c r="B223" t="s">
         <v>446</v>
       </c>
       <c r="C223" s="5">
         <v>48.3</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="3">
         <v>5791</v>
       </c>
       <c r="B224" t="s">
         <v>448</v>
       </c>
       <c r="C224" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="3">
         <v>5792</v>
       </c>
       <c r="B225" t="s">
         <v>450</v>
       </c>
       <c r="C225" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="3">
         <v>5793</v>
       </c>
       <c r="B226" t="s">
         <v>452</v>
       </c>
       <c r="C226" s="5">
-        <v>58.65</v>
+        <v>59.0</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="3">
         <v>6388</v>
       </c>
       <c r="B227" t="s">
         <v>454</v>
       </c>
       <c r="C227" s="5">
         <v>17.25</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="3">
         <v>5745</v>
       </c>
       <c r="B228" t="s">
         <v>456</v>