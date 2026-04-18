--- v1 (2026-01-16)
+++ v2 (2026-04-18)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="504">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/ffc-fpc-05mm?page=3&amp;per-page=24</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>16-Jan-2026 22:43:55</t>
+    <t>18-Apr-2026 14:18:20</t>
   </si>
   <si>
     <t>20P 0.5mm Pitch FFC/FPC Extension Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7631</t>
   </si>
   <si>
     <t>6P 0.5mm Pitch FFC/FPC Extension Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7632</t>
   </si>
   <si>
     <t>36P 0.5mm Pitch FFC/FPC Top Entry Vertical Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7386</t>
   </si>
   <si>
     <t>40P 0.5mm Pitch FFC/FPC Top Entry Vertical Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7387</t>
   </si>