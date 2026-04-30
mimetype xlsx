--- v3 (2026-03-03)
+++ v4 (2026-04-30)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="504">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/ffc-fpc-05mm?page=1&amp;per-page=48</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>03-Mar-2026 17:35:13</t>
+    <t>30-Apr-2026 12:19:40</t>
   </si>
   <si>
     <t>20P 0.5mm Pitch FFC/FPC Extension Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7631</t>
   </si>
   <si>
     <t>6P 0.5mm Pitch FFC/FPC Extension Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7632</t>
   </si>
   <si>
     <t>36P 0.5mm Pitch FFC/FPC Top Entry Vertical Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7386</t>
   </si>
   <si>
     <t>40P 0.5mm Pitch FFC/FPC Top Entry Vertical Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7387</t>
   </si>