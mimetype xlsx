--- v4 (2026-04-30)
+++ v5 (2026-06-25)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="504">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/ffc-fpc-05mm?page=1&amp;per-page=48</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>30-Apr-2026 12:19:40</t>
+    <t>25-Jun-2026 11:08:38</t>
   </si>
   <si>
     <t>20P 0.5mm Pitch FFC/FPC Extension Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7631</t>
   </si>
   <si>
     <t>6P 0.5mm Pitch FFC/FPC Extension Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7632</t>
   </si>
   <si>
     <t>36P 0.5mm Pitch FFC/FPC Top Entry Vertical Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7386</t>
   </si>
   <si>
     <t>40P 0.5mm Pitch FFC/FPC Top Entry Vertical Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7387</t>
   </si>
@@ -1956,3509 +1956,3509 @@
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
         <v>7631</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
-        <v>130.0</v>
+        <v>149.5</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>7632</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
-        <v>125.0</v>
+        <v>143.75</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>7386</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
-        <v>36.0</v>
+        <v>41.4</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>7387</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
-        <v>36.0</v>
+        <v>41.4</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>7388</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
-        <v>41.0</v>
+        <v>47.15</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>7389</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>45.0</v>
+        <v>51.75</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>7390</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
-        <v>48.0</v>
+        <v>55.2</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>7391</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
-        <v>54.0</v>
+        <v>62.1</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
         <v>7392</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
-        <v>135.0</v>
+        <v>155.25</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>7393</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
-        <v>145.0</v>
+        <v>166.75</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>7394</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
-        <v>155.0</v>
+        <v>178.25</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>7395</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
-        <v>165.0</v>
+        <v>189.75</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>7396</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="5">
-        <v>175.0</v>
+        <v>201.25</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
         <v>7397</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="5">
-        <v>45.0</v>
+        <v>51.75</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
         <v>7398</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5">
-        <v>55.0</v>
+        <v>63.25</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3">
         <v>7399</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="5">
-        <v>90.0</v>
+        <v>103.5</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3">
         <v>7400</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="5">
-        <v>96.0</v>
+        <v>110.40000000000001</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="3">
         <v>7401</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="5">
-        <v>108.0</v>
+        <v>124.2</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="3">
         <v>7402</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="5">
-        <v>120.0</v>
+        <v>138.0</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="3">
         <v>7403</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="5">
-        <v>150.0</v>
+        <v>172.5</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="3">
         <v>7404</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="5">
-        <v>162.0</v>
+        <v>186.30000000000001</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3">
         <v>7371</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="5">
-        <v>18.0</v>
+        <v>20.7</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="3">
         <v>7372</v>
       </c>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="5">
-        <v>18.0</v>
+        <v>20.7</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="3">
         <v>7373</v>
       </c>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="5">
-        <v>18.0</v>
+        <v>20.7</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="3">
         <v>7374</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="5">
-        <v>18.0</v>
+        <v>20.7</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="3">
         <v>7375</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="5">
-        <v>20.0</v>
+        <v>23.0</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="3">
         <v>7376</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="5">
-        <v>22.0</v>
+        <v>25.3</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="3">
         <v>7377</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="3">
         <v>7378</v>
       </c>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="5">
-        <v>30.0</v>
+        <v>34.5</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="3">
         <v>7379</v>
       </c>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="3">
         <v>7380</v>
       </c>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" s="5">
-        <v>26.0</v>
+        <v>29.9</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="3">
         <v>7381</v>
       </c>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="5">
-        <v>29.0</v>
+        <v>33.35</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="3">
         <v>7382</v>
       </c>
       <c r="B36" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="5">
-        <v>31.0</v>
+        <v>35.65</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="3">
         <v>7383</v>
       </c>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37" s="5">
-        <v>33.0</v>
+        <v>37.95</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="3">
         <v>7384</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38" s="5">
-        <v>36.0</v>
+        <v>41.4</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="3">
         <v>7405</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="5">
-        <v>168.0</v>
+        <v>193.19999999999999</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="3">
         <v>7406</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="5">
-        <v>171.0</v>
+        <v>196.65000000000001</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="3">
         <v>7407</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41" s="5">
-        <v>180.0</v>
+        <v>207.0</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="3">
         <v>7408</v>
       </c>
       <c r="B42" t="s">
         <v>84</v>
       </c>
       <c r="C42" s="5">
-        <v>210.0</v>
+        <v>241.5</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="3">
         <v>7409</v>
       </c>
       <c r="B43" t="s">
         <v>86</v>
       </c>
       <c r="C43" s="5">
-        <v>228.0</v>
+        <v>262.19999999999999</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="3">
         <v>7410</v>
       </c>
       <c r="B44" t="s">
         <v>88</v>
       </c>
       <c r="C44" s="5">
-        <v>240.0</v>
+        <v>276.0</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="3">
         <v>8104</v>
       </c>
       <c r="B45" t="s">
         <v>90</v>
       </c>
       <c r="C45" s="5">
-        <v>180.0</v>
+        <v>207.0</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="3">
         <v>7143</v>
       </c>
       <c r="B46" t="s">
         <v>92</v>
       </c>
       <c r="C46" s="5">
-        <v>42.0</v>
+        <v>48.3</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="3">
         <v>5691</v>
       </c>
       <c r="B47" t="s">
         <v>94</v>
       </c>
       <c r="C47" s="5">
-        <v>53.0</v>
+        <v>60.95</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="3">
         <v>5669</v>
       </c>
       <c r="B48" t="s">
         <v>96</v>
       </c>
       <c r="C48" s="5">
-        <v>17.7</v>
+        <v>20.36</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="3">
         <v>5670</v>
       </c>
       <c r="B49" t="s">
         <v>98</v>
       </c>
       <c r="C49" s="5">
-        <v>17.7</v>
+        <v>20.36</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="3">
         <v>5671</v>
       </c>
       <c r="B50" t="s">
         <v>100</v>
       </c>
       <c r="C50" s="5">
-        <v>18.0</v>
+        <v>20.7</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="3">
         <v>5672</v>
       </c>
       <c r="B51" t="s">
         <v>102</v>
       </c>
       <c r="C51" s="5">
-        <v>17.7</v>
+        <v>20.36</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="3">
         <v>5673</v>
       </c>
       <c r="B52" t="s">
         <v>104</v>
       </c>
       <c r="C52" s="5">
-        <v>17.7</v>
+        <v>20.36</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="3">
         <v>5674</v>
       </c>
       <c r="B53" t="s">
         <v>106</v>
       </c>
       <c r="C53" s="5">
-        <v>17.7</v>
+        <v>20.36</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="3">
         <v>5675</v>
       </c>
       <c r="B54" t="s">
         <v>108</v>
       </c>
       <c r="C54" s="5">
-        <v>21.24</v>
+        <v>24.43</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="3">
         <v>5676</v>
       </c>
       <c r="B55" t="s">
         <v>110</v>
       </c>
       <c r="C55" s="5">
-        <v>23.6</v>
+        <v>27.14</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="3">
         <v>5677</v>
       </c>
       <c r="B56" t="s">
         <v>112</v>
       </c>
       <c r="C56" s="5">
-        <v>23.6</v>
+        <v>27.14</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="3">
         <v>5679</v>
       </c>
       <c r="B57" t="s">
         <v>114</v>
       </c>
       <c r="C57" s="5">
-        <v>29.5</v>
+        <v>33.93</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="3">
         <v>5680</v>
       </c>
       <c r="B58" t="s">
         <v>116</v>
       </c>
       <c r="C58" s="5">
-        <v>29.5</v>
+        <v>33.93</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="3">
         <v>5681</v>
       </c>
       <c r="B59" t="s">
         <v>118</v>
       </c>
       <c r="C59" s="5">
-        <v>29.5</v>
+        <v>33.93</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" s="3">
         <v>5682</v>
       </c>
       <c r="B60" t="s">
         <v>120</v>
       </c>
       <c r="C60" s="5">
-        <v>29.5</v>
+        <v>33.93</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" s="3">
         <v>5683</v>
       </c>
       <c r="B61" t="s">
         <v>122</v>
       </c>
       <c r="C61" s="5">
-        <v>29.5</v>
+        <v>33.93</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" s="3">
         <v>5684</v>
       </c>
       <c r="B62" t="s">
         <v>124</v>
       </c>
       <c r="C62" s="5">
-        <v>41.3</v>
+        <v>47.5</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" s="3">
         <v>5685</v>
       </c>
       <c r="B63" t="s">
         <v>126</v>
       </c>
       <c r="C63" s="5">
-        <v>41.3</v>
+        <v>47.5</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" s="3">
         <v>5686</v>
       </c>
       <c r="B64" t="s">
         <v>128</v>
       </c>
       <c r="C64" s="5">
-        <v>41.3</v>
+        <v>47.5</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" s="3">
         <v>5687</v>
       </c>
       <c r="B65" t="s">
         <v>130</v>
       </c>
       <c r="C65" s="5">
-        <v>41.3</v>
+        <v>47.5</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" s="3">
         <v>5688</v>
       </c>
       <c r="B66" t="s">
         <v>132</v>
       </c>
       <c r="C66" s="5">
-        <v>53.0</v>
+        <v>60.95</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" s="3">
         <v>5689</v>
       </c>
       <c r="B67" t="s">
         <v>134</v>
       </c>
       <c r="C67" s="5">
-        <v>53.0</v>
+        <v>60.95</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" s="3">
         <v>5690</v>
       </c>
       <c r="B68" t="s">
         <v>136</v>
       </c>
       <c r="C68" s="5">
-        <v>53.0</v>
+        <v>60.95</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" s="3">
         <v>5678</v>
       </c>
       <c r="B69" t="s">
         <v>138</v>
       </c>
       <c r="C69" s="5">
-        <v>23.6</v>
+        <v>27.14</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" s="3">
         <v>5188</v>
       </c>
       <c r="B70" t="s">
         <v>140</v>
       </c>
       <c r="C70" s="5">
-        <v>53.0</v>
+        <v>60.95</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" s="3">
         <v>7276</v>
       </c>
       <c r="B71" t="s">
         <v>142</v>
       </c>
       <c r="C71" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" s="3">
         <v>7277</v>
       </c>
       <c r="B72" t="s">
         <v>144</v>
       </c>
       <c r="C72" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" s="3">
         <v>7278</v>
       </c>
       <c r="B73" t="s">
         <v>146</v>
       </c>
       <c r="C73" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" s="3">
         <v>7279</v>
       </c>
       <c r="B74" t="s">
         <v>148</v>
       </c>
       <c r="C74" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" s="3">
         <v>7280</v>
       </c>
       <c r="B75" t="s">
         <v>150</v>
       </c>
       <c r="C75" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" s="3">
         <v>7281</v>
       </c>
       <c r="B76" t="s">
         <v>152</v>
       </c>
       <c r="C76" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" s="3">
         <v>7282</v>
       </c>
       <c r="B77" t="s">
         <v>154</v>
       </c>
       <c r="C77" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" s="3">
         <v>7283</v>
       </c>
       <c r="B78" t="s">
         <v>156</v>
       </c>
       <c r="C78" s="5">
-        <v>30.0</v>
+        <v>34.5</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" s="3">
         <v>7284</v>
       </c>
       <c r="B79" t="s">
         <v>158</v>
       </c>
       <c r="C79" s="5">
-        <v>30.0</v>
+        <v>34.5</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" s="3">
         <v>7285</v>
       </c>
       <c r="B80" t="s">
         <v>160</v>
       </c>
       <c r="C80" s="5">
-        <v>30.0</v>
+        <v>34.5</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" s="3">
         <v>7286</v>
       </c>
       <c r="B81" t="s">
         <v>162</v>
       </c>
       <c r="C81" s="5">
-        <v>30.0</v>
+        <v>34.5</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" s="3">
         <v>7287</v>
       </c>
       <c r="B82" t="s">
         <v>164</v>
       </c>
       <c r="C82" s="5">
-        <v>33.0</v>
+        <v>37.95</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" s="3">
         <v>7288</v>
       </c>
       <c r="B83" t="s">
         <v>166</v>
       </c>
       <c r="C83" s="5">
-        <v>33.0</v>
+        <v>37.95</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" s="3">
         <v>7289</v>
       </c>
       <c r="B84" t="s">
         <v>168</v>
       </c>
       <c r="C84" s="5">
-        <v>36.0</v>
+        <v>41.4</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" s="3">
         <v>7290</v>
       </c>
       <c r="B85" t="s">
         <v>170</v>
       </c>
       <c r="C85" s="5">
-        <v>36.0</v>
+        <v>41.4</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" s="3">
         <v>7291</v>
       </c>
       <c r="B86" t="s">
         <v>172</v>
       </c>
       <c r="C86" s="5">
-        <v>36.0</v>
+        <v>41.4</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" s="3">
         <v>7292</v>
       </c>
       <c r="B87" t="s">
         <v>174</v>
       </c>
       <c r="C87" s="5">
-        <v>39.0</v>
+        <v>44.85</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" s="3">
         <v>7293</v>
       </c>
       <c r="B88" t="s">
         <v>176</v>
       </c>
       <c r="C88" s="5">
-        <v>45.0</v>
+        <v>51.75</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" s="3">
         <v>7294</v>
       </c>
       <c r="B89" t="s">
         <v>178</v>
       </c>
       <c r="C89" s="5">
-        <v>48.0</v>
+        <v>55.2</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" s="3">
         <v>7295</v>
       </c>
       <c r="B90" t="s">
         <v>180</v>
       </c>
       <c r="C90" s="5">
-        <v>51.0</v>
+        <v>58.65</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" s="3">
         <v>7296</v>
       </c>
       <c r="B91" t="s">
         <v>182</v>
       </c>
       <c r="C91" s="5">
-        <v>51.0</v>
+        <v>58.65</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" s="3">
         <v>7297</v>
       </c>
       <c r="B92" t="s">
         <v>184</v>
       </c>
       <c r="C92" s="5">
-        <v>57.0</v>
+        <v>65.55</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" s="3">
         <v>7298</v>
       </c>
       <c r="B93" t="s">
         <v>186</v>
       </c>
       <c r="C93" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" s="3">
         <v>7299</v>
       </c>
       <c r="B94" t="s">
         <v>188</v>
       </c>
       <c r="C94" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" s="3">
         <v>7300</v>
       </c>
       <c r="B95" t="s">
         <v>190</v>
       </c>
       <c r="C95" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" s="3">
         <v>7301</v>
       </c>
       <c r="B96" t="s">
         <v>192</v>
       </c>
       <c r="C96" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" s="3">
         <v>7302</v>
       </c>
       <c r="B97" t="s">
         <v>194</v>
       </c>
       <c r="C97" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" s="3">
         <v>7303</v>
       </c>
       <c r="B98" t="s">
         <v>196</v>
       </c>
       <c r="C98" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" s="3">
         <v>7304</v>
       </c>
       <c r="B99" t="s">
         <v>198</v>
       </c>
       <c r="C99" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" s="3">
         <v>7305</v>
       </c>
       <c r="B100" t="s">
         <v>200</v>
       </c>
       <c r="C100" s="5">
-        <v>30.0</v>
+        <v>34.5</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" s="3">
         <v>7306</v>
       </c>
       <c r="B101" t="s">
         <v>202</v>
       </c>
       <c r="C101" s="5">
-        <v>30.0</v>
+        <v>34.5</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" s="3">
         <v>7307</v>
       </c>
       <c r="B102" t="s">
         <v>204</v>
       </c>
       <c r="C102" s="5">
-        <v>30.0</v>
+        <v>34.5</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" s="3">
         <v>7308</v>
       </c>
       <c r="B103" t="s">
         <v>206</v>
       </c>
       <c r="C103" s="5">
-        <v>30.0</v>
+        <v>34.5</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" s="3">
         <v>7309</v>
       </c>
       <c r="B104" t="s">
         <v>208</v>
       </c>
       <c r="C104" s="5">
-        <v>33.0</v>
+        <v>37.95</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" s="3">
         <v>7310</v>
       </c>
       <c r="B105" t="s">
         <v>210</v>
       </c>
       <c r="C105" s="5">
-        <v>33.0</v>
+        <v>37.95</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" s="3">
         <v>7311</v>
       </c>
       <c r="B106" t="s">
         <v>212</v>
       </c>
       <c r="C106" s="5">
-        <v>36.0</v>
+        <v>41.4</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" s="3">
         <v>7312</v>
       </c>
       <c r="B107" t="s">
         <v>214</v>
       </c>
       <c r="C107" s="5">
-        <v>36.0</v>
+        <v>41.4</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" s="3">
         <v>7313</v>
       </c>
       <c r="B108" t="s">
         <v>216</v>
       </c>
       <c r="C108" s="5">
-        <v>36.0</v>
+        <v>41.4</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" s="3">
         <v>7314</v>
       </c>
       <c r="B109" t="s">
         <v>218</v>
       </c>
       <c r="C109" s="5">
-        <v>39.0</v>
+        <v>44.85</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" s="3">
         <v>7315</v>
       </c>
       <c r="B110" t="s">
         <v>220</v>
       </c>
       <c r="C110" s="5">
-        <v>45.0</v>
+        <v>51.75</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" s="3">
         <v>7316</v>
       </c>
       <c r="B111" t="s">
         <v>222</v>
       </c>
       <c r="C111" s="5">
-        <v>48.0</v>
+        <v>55.2</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" s="3">
         <v>7317</v>
       </c>
       <c r="B112" t="s">
         <v>224</v>
       </c>
       <c r="C112" s="5">
-        <v>51.0</v>
+        <v>58.65</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" s="3">
         <v>7318</v>
       </c>
       <c r="B113" t="s">
         <v>226</v>
       </c>
       <c r="C113" s="5">
-        <v>51.0</v>
+        <v>58.65</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" s="3">
         <v>7319</v>
       </c>
       <c r="B114" t="s">
         <v>228</v>
       </c>
       <c r="C114" s="5">
-        <v>57.0</v>
+        <v>65.55</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" s="3">
         <v>7320</v>
       </c>
       <c r="B115" t="s">
         <v>230</v>
       </c>
       <c r="C115" s="5">
-        <v>48.0</v>
+        <v>55.2</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" s="3">
         <v>7321</v>
       </c>
       <c r="B116" t="s">
         <v>232</v>
       </c>
       <c r="C116" s="5">
-        <v>36.0</v>
+        <v>41.4</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" s="3">
         <v>7322</v>
       </c>
       <c r="B117" t="s">
         <v>234</v>
       </c>
       <c r="C117" s="5">
-        <v>42.0</v>
+        <v>48.3</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" s="3">
         <v>7323</v>
       </c>
       <c r="B118" t="s">
         <v>236</v>
       </c>
       <c r="C118" s="5">
-        <v>36.0</v>
+        <v>41.4</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" s="3">
         <v>7324</v>
       </c>
       <c r="B119" t="s">
         <v>238</v>
       </c>
       <c r="C119" s="5">
-        <v>42.0</v>
+        <v>48.3</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" s="3">
         <v>7325</v>
       </c>
       <c r="B120" t="s">
         <v>240</v>
       </c>
       <c r="C120" s="5">
-        <v>30.0</v>
+        <v>34.5</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" s="3">
         <v>7326</v>
       </c>
       <c r="B121" t="s">
         <v>242</v>
       </c>
       <c r="C121" s="5">
-        <v>36.0</v>
+        <v>41.4</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" s="3">
         <v>7327</v>
       </c>
       <c r="B122" t="s">
         <v>244</v>
       </c>
       <c r="C122" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" s="3">
         <v>7328</v>
       </c>
       <c r="B123" t="s">
         <v>246</v>
       </c>
       <c r="C123" s="5">
-        <v>33.0</v>
+        <v>37.95</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" s="3">
         <v>7329</v>
       </c>
       <c r="B124" t="s">
         <v>248</v>
       </c>
       <c r="C124" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" s="3">
         <v>7330</v>
       </c>
       <c r="B125" t="s">
         <v>250</v>
       </c>
       <c r="C125" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="3">
         <v>7331</v>
       </c>
       <c r="B126" t="s">
         <v>252</v>
       </c>
       <c r="C126" s="5">
-        <v>33.0</v>
+        <v>37.95</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="3">
         <v>7332</v>
       </c>
       <c r="B127" t="s">
         <v>254</v>
       </c>
       <c r="C127" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="3">
         <v>7333</v>
       </c>
       <c r="B128" t="s">
         <v>256</v>
       </c>
       <c r="C128" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="3">
         <v>7334</v>
       </c>
       <c r="B129" t="s">
         <v>258</v>
       </c>
       <c r="C129" s="5">
-        <v>33.0</v>
+        <v>37.95</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="3">
         <v>7335</v>
       </c>
       <c r="B130" t="s">
         <v>260</v>
       </c>
       <c r="C130" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="3">
         <v>7336</v>
       </c>
       <c r="B131" t="s">
         <v>262</v>
       </c>
       <c r="C131" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" s="3">
         <v>7337</v>
       </c>
       <c r="B132" t="s">
         <v>264</v>
       </c>
       <c r="C132" s="5">
-        <v>33.0</v>
+        <v>37.95</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" s="3">
         <v>7338</v>
       </c>
       <c r="B133" t="s">
         <v>266</v>
       </c>
       <c r="C133" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" s="3">
         <v>7339</v>
       </c>
       <c r="B134" t="s">
         <v>268</v>
       </c>
       <c r="C134" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" s="3">
         <v>7340</v>
       </c>
       <c r="B135" t="s">
         <v>270</v>
       </c>
       <c r="C135" s="5">
-        <v>21.0</v>
+        <v>24.15</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" s="3">
         <v>7341</v>
       </c>
       <c r="B136" t="s">
         <v>272</v>
       </c>
       <c r="C136" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" s="3">
         <v>7342</v>
       </c>
       <c r="B137" t="s">
         <v>274</v>
       </c>
       <c r="C137" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" s="3">
         <v>7343</v>
       </c>
       <c r="B138" t="s">
         <v>276</v>
       </c>
       <c r="C138" s="5">
-        <v>21.0</v>
+        <v>24.15</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" s="3">
         <v>7344</v>
       </c>
       <c r="B139" t="s">
         <v>278</v>
       </c>
       <c r="C139" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" s="3">
         <v>7345</v>
       </c>
       <c r="B140" t="s">
         <v>280</v>
       </c>
       <c r="C140" s="5">
-        <v>21.0</v>
+        <v>24.15</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" s="3">
         <v>7346</v>
       </c>
       <c r="B141" t="s">
         <v>282</v>
       </c>
       <c r="C141" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D141" s="6" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" s="3">
         <v>7347</v>
       </c>
       <c r="B142" t="s">
         <v>284</v>
       </c>
       <c r="C142" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" s="3">
         <v>7348</v>
       </c>
       <c r="B143" t="s">
         <v>286</v>
       </c>
       <c r="C143" s="5">
-        <v>21.0</v>
+        <v>24.15</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" s="3">
         <v>7349</v>
       </c>
       <c r="B144" t="s">
         <v>288</v>
       </c>
       <c r="C144" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" s="3">
         <v>7350</v>
       </c>
       <c r="B145" t="s">
         <v>290</v>
       </c>
       <c r="C145" s="5">
-        <v>21.0</v>
+        <v>24.15</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" s="3">
         <v>7351</v>
       </c>
       <c r="B146" t="s">
         <v>292</v>
       </c>
       <c r="C146" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" s="3">
         <v>7352</v>
       </c>
       <c r="B147" t="s">
         <v>294</v>
       </c>
       <c r="C147" s="5">
-        <v>21.0</v>
+        <v>24.15</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" s="3">
         <v>7353</v>
       </c>
       <c r="B148" t="s">
         <v>296</v>
       </c>
       <c r="C148" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" s="3">
         <v>7354</v>
       </c>
       <c r="B149" t="s">
         <v>298</v>
       </c>
       <c r="C149" s="5">
-        <v>18.0</v>
+        <v>20.7</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" s="3">
         <v>7355</v>
       </c>
       <c r="B150" t="s">
         <v>300</v>
       </c>
       <c r="C150" s="5">
-        <v>21.0</v>
+        <v>24.15</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" s="3">
         <v>7356</v>
       </c>
       <c r="B151" t="s">
         <v>302</v>
       </c>
       <c r="C151" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" s="3">
         <v>7357</v>
       </c>
       <c r="B152" t="s">
         <v>304</v>
       </c>
       <c r="C152" s="5">
-        <v>18.0</v>
+        <v>20.7</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" s="3">
         <v>7358</v>
       </c>
       <c r="B153" t="s">
         <v>306</v>
       </c>
       <c r="C153" s="5">
-        <v>21.0</v>
+        <v>24.15</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" s="3">
         <v>7359</v>
       </c>
       <c r="B154" t="s">
         <v>308</v>
       </c>
       <c r="C154" s="5">
-        <v>15.0</v>
+        <v>17.25</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" s="3">
         <v>7360</v>
       </c>
       <c r="B155" t="s">
         <v>310</v>
       </c>
       <c r="C155" s="5">
-        <v>16.0</v>
+        <v>18.4</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" s="3">
         <v>7361</v>
       </c>
       <c r="B156" t="s">
         <v>312</v>
       </c>
       <c r="C156" s="5">
-        <v>15.0</v>
+        <v>17.25</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" s="3">
         <v>7362</v>
       </c>
       <c r="B157" t="s">
         <v>314</v>
       </c>
       <c r="C157" s="5">
-        <v>16.0</v>
+        <v>18.4</v>
       </c>
       <c r="D157" s="6" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" s="3">
         <v>7363</v>
       </c>
       <c r="B158" t="s">
         <v>316</v>
       </c>
       <c r="C158" s="5">
-        <v>16.0</v>
+        <v>18.4</v>
       </c>
       <c r="D158" s="6" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" s="3">
         <v>7364</v>
       </c>
       <c r="B159" t="s">
         <v>318</v>
       </c>
       <c r="C159" s="5">
-        <v>15.0</v>
+        <v>17.25</v>
       </c>
       <c r="D159" s="6" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" s="3">
         <v>7365</v>
       </c>
       <c r="B160" t="s">
         <v>320</v>
       </c>
       <c r="C160" s="5">
-        <v>16.0</v>
+        <v>18.4</v>
       </c>
       <c r="D160" s="6" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" s="3">
         <v>7366</v>
       </c>
       <c r="B161" t="s">
         <v>322</v>
       </c>
       <c r="C161" s="5">
-        <v>18.0</v>
+        <v>20.7</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" s="3">
         <v>7367</v>
       </c>
       <c r="B162" t="s">
         <v>324</v>
       </c>
       <c r="C162" s="5">
-        <v>11.0</v>
+        <v>12.65</v>
       </c>
       <c r="D162" s="6" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" s="3">
         <v>7368</v>
       </c>
       <c r="B163" t="s">
         <v>326</v>
       </c>
       <c r="C163" s="5">
-        <v>13.0</v>
+        <v>14.95</v>
       </c>
       <c r="D163" s="6" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" s="3">
         <v>7369</v>
       </c>
       <c r="B164" t="s">
         <v>328</v>
       </c>
       <c r="C164" s="5">
-        <v>15.0</v>
+        <v>17.25</v>
       </c>
       <c r="D164" s="6" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" s="3">
         <v>7370</v>
       </c>
       <c r="B165" t="s">
         <v>330</v>
       </c>
       <c r="C165" s="5">
-        <v>16.0</v>
+        <v>18.4</v>
       </c>
       <c r="D165" s="6" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" s="3">
         <v>5732</v>
       </c>
       <c r="B166" t="s">
         <v>332</v>
       </c>
       <c r="C166" s="5">
-        <v>16.0</v>
+        <v>18.4</v>
       </c>
       <c r="D166" s="6" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" s="3">
         <v>5733</v>
       </c>
       <c r="B167" t="s">
         <v>334</v>
       </c>
       <c r="C167" s="5">
-        <v>16.0</v>
+        <v>18.4</v>
       </c>
       <c r="D167" s="6" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" s="3">
         <v>5734</v>
       </c>
       <c r="B168" t="s">
         <v>336</v>
       </c>
       <c r="C168" s="5">
-        <v>16.0</v>
+        <v>18.4</v>
       </c>
       <c r="D168" s="6" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" s="3">
         <v>5735</v>
       </c>
       <c r="B169" t="s">
         <v>338</v>
       </c>
       <c r="C169" s="5">
-        <v>16.0</v>
+        <v>18.4</v>
       </c>
       <c r="D169" s="6" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" s="3">
         <v>5736</v>
       </c>
       <c r="B170" t="s">
         <v>340</v>
       </c>
       <c r="C170" s="5">
-        <v>16.0</v>
+        <v>18.4</v>
       </c>
       <c r="D170" s="6" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" s="3">
         <v>5737</v>
       </c>
       <c r="B171" t="s">
         <v>342</v>
       </c>
       <c r="C171" s="5">
-        <v>16.0</v>
+        <v>18.4</v>
       </c>
       <c r="D171" s="6" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" s="3">
         <v>5738</v>
       </c>
       <c r="B172" t="s">
         <v>344</v>
       </c>
       <c r="C172" s="5">
-        <v>21.0</v>
+        <v>24.15</v>
       </c>
       <c r="D172" s="6" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" s="3">
         <v>5739</v>
       </c>
       <c r="B173" t="s">
         <v>346</v>
       </c>
       <c r="C173" s="5">
-        <v>21.0</v>
+        <v>24.15</v>
       </c>
       <c r="D173" s="6" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" s="3">
         <v>5740</v>
       </c>
       <c r="B174" t="s">
         <v>348</v>
       </c>
       <c r="C174" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" s="3">
         <v>5741</v>
       </c>
       <c r="B175" t="s">
         <v>350</v>
       </c>
       <c r="C175" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D175" s="6" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" s="3">
         <v>5742</v>
       </c>
       <c r="B176" t="s">
         <v>352</v>
       </c>
       <c r="C176" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D176" s="6" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" s="3">
         <v>5743</v>
       </c>
       <c r="B177" t="s">
         <v>354</v>
       </c>
       <c r="C177" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D177" s="6" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" s="3">
         <v>5744</v>
       </c>
       <c r="B178" t="s">
         <v>356</v>
       </c>
       <c r="C178" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" s="3">
         <v>5746</v>
       </c>
       <c r="B179" t="s">
         <v>358</v>
       </c>
       <c r="C179" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D179" s="6" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" s="3">
         <v>5747</v>
       </c>
       <c r="B180" t="s">
         <v>360</v>
       </c>
       <c r="C180" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D180" s="6" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" s="3">
         <v>5748</v>
       </c>
       <c r="B181" t="s">
         <v>362</v>
       </c>
       <c r="C181" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" s="3">
         <v>5749</v>
       </c>
       <c r="B182" t="s">
         <v>364</v>
       </c>
       <c r="C182" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" s="3">
         <v>5750</v>
       </c>
       <c r="B183" t="s">
         <v>366</v>
       </c>
       <c r="C183" s="5">
-        <v>33.0</v>
+        <v>37.95</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" s="3">
         <v>5751</v>
       </c>
       <c r="B184" t="s">
         <v>368</v>
       </c>
       <c r="C184" s="5">
-        <v>48.0</v>
+        <v>55.2</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" s="3">
         <v>5752</v>
       </c>
       <c r="B185" t="s">
         <v>370</v>
       </c>
       <c r="C185" s="5">
-        <v>42.0</v>
+        <v>48.3</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" s="3">
         <v>5753</v>
       </c>
       <c r="B186" t="s">
         <v>372</v>
       </c>
       <c r="C186" s="5">
-        <v>42.0</v>
+        <v>48.3</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" s="3">
         <v>5754</v>
       </c>
       <c r="B187" t="s">
         <v>374</v>
       </c>
       <c r="C187" s="5">
-        <v>48.0</v>
+        <v>55.2</v>
       </c>
       <c r="D187" s="6" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" s="3">
         <v>5755</v>
       </c>
       <c r="B188" t="s">
         <v>376</v>
       </c>
       <c r="C188" s="5">
-        <v>18.0</v>
+        <v>20.7</v>
       </c>
       <c r="D188" s="6" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" s="3">
         <v>5756</v>
       </c>
       <c r="B189" t="s">
         <v>378</v>
       </c>
       <c r="C189" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D189" s="6" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" s="3">
         <v>5757</v>
       </c>
       <c r="B190" t="s">
         <v>380</v>
       </c>
       <c r="C190" s="5">
-        <v>18.0</v>
+        <v>20.7</v>
       </c>
       <c r="D190" s="6" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" s="3">
         <v>5758</v>
       </c>
       <c r="B191" t="s">
         <v>382</v>
       </c>
       <c r="C191" s="5">
-        <v>18.0</v>
+        <v>20.7</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" s="3">
         <v>5759</v>
       </c>
       <c r="B192" t="s">
         <v>384</v>
       </c>
       <c r="C192" s="5">
-        <v>18.0</v>
+        <v>20.7</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" s="3">
         <v>5760</v>
       </c>
       <c r="B193" t="s">
         <v>386</v>
       </c>
       <c r="C193" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" s="3">
         <v>5761</v>
       </c>
       <c r="B194" t="s">
         <v>388</v>
       </c>
       <c r="C194" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" s="3">
         <v>5762</v>
       </c>
       <c r="B195" t="s">
         <v>390</v>
       </c>
       <c r="C195" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" s="3">
         <v>5763</v>
       </c>
       <c r="B196" t="s">
         <v>392</v>
       </c>
       <c r="C196" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" s="3">
         <v>5764</v>
       </c>
       <c r="B197" t="s">
         <v>394</v>
       </c>
       <c r="C197" s="5">
-        <v>18.0</v>
+        <v>20.7</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" s="3">
         <v>5765</v>
       </c>
       <c r="B198" t="s">
         <v>396</v>
       </c>
       <c r="C198" s="5">
-        <v>33.0</v>
+        <v>37.95</v>
       </c>
       <c r="D198" s="6" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" s="3">
         <v>5766</v>
       </c>
       <c r="B199" t="s">
         <v>398</v>
       </c>
       <c r="C199" s="5">
-        <v>39.0</v>
+        <v>44.85</v>
       </c>
       <c r="D199" s="6" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" s="3">
         <v>5767</v>
       </c>
       <c r="B200" t="s">
         <v>400</v>
       </c>
       <c r="C200" s="5">
-        <v>42.0</v>
+        <v>48.3</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" s="3">
         <v>5768</v>
       </c>
       <c r="B201" t="s">
         <v>402</v>
       </c>
       <c r="C201" s="5">
-        <v>45.0</v>
+        <v>51.75</v>
       </c>
       <c r="D201" s="6" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" s="3">
         <v>5769</v>
       </c>
       <c r="B202" t="s">
         <v>404</v>
       </c>
       <c r="C202" s="5">
-        <v>36.0</v>
+        <v>41.4</v>
       </c>
       <c r="D202" s="6" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" s="3">
         <v>5770</v>
       </c>
       <c r="B203" t="s">
         <v>406</v>
       </c>
       <c r="C203" s="5">
-        <v>51.0</v>
+        <v>58.65</v>
       </c>
       <c r="D203" s="6" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" s="3">
         <v>5771</v>
       </c>
       <c r="B204" t="s">
         <v>408</v>
       </c>
       <c r="C204" s="5">
-        <v>18.0</v>
+        <v>20.7</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" s="3">
         <v>5772</v>
       </c>
       <c r="B205" t="s">
         <v>410</v>
       </c>
       <c r="C205" s="5">
-        <v>14.0</v>
+        <v>16.1</v>
       </c>
       <c r="D205" s="6" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" s="3">
         <v>5773</v>
       </c>
       <c r="B206" t="s">
         <v>412</v>
       </c>
       <c r="C206" s="5">
-        <v>18.0</v>
+        <v>20.7</v>
       </c>
       <c r="D206" s="6" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" s="3">
         <v>5774</v>
       </c>
       <c r="B207" t="s">
         <v>414</v>
       </c>
       <c r="C207" s="5">
-        <v>18.0</v>
+        <v>20.7</v>
       </c>
       <c r="D207" s="6" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" s="3">
         <v>5775</v>
       </c>
       <c r="B208" t="s">
         <v>416</v>
       </c>
       <c r="C208" s="5">
-        <v>18.0</v>
+        <v>20.7</v>
       </c>
       <c r="D208" s="6" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" s="3">
         <v>5776</v>
       </c>
       <c r="B209" t="s">
         <v>418</v>
       </c>
       <c r="C209" s="5">
-        <v>18.0</v>
+        <v>20.7</v>
       </c>
       <c r="D209" s="6" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" s="3">
         <v>5777</v>
       </c>
       <c r="B210" t="s">
         <v>420</v>
       </c>
       <c r="C210" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" s="3">
         <v>5778</v>
       </c>
       <c r="B211" t="s">
         <v>422</v>
       </c>
       <c r="C211" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D211" s="6" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" s="3">
         <v>5779</v>
       </c>
       <c r="B212" t="s">
         <v>424</v>
       </c>
       <c r="C212" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D212" s="6" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" s="3">
         <v>5780</v>
       </c>
       <c r="B213" t="s">
         <v>426</v>
       </c>
       <c r="C213" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D213" s="6" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" s="3">
         <v>5781</v>
       </c>
       <c r="B214" t="s">
         <v>428</v>
       </c>
       <c r="C214" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D214" s="6" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" s="3">
         <v>5782</v>
       </c>
       <c r="B215" t="s">
         <v>430</v>
       </c>
       <c r="C215" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D215" s="6" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" s="3">
         <v>5783</v>
       </c>
       <c r="B216" t="s">
         <v>432</v>
       </c>
       <c r="C216" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D216" s="6" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" s="3">
         <v>5784</v>
       </c>
       <c r="B217" t="s">
         <v>434</v>
       </c>
       <c r="C217" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D217" s="6" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" s="3">
         <v>5785</v>
       </c>
       <c r="B218" t="s">
         <v>436</v>
       </c>
       <c r="C218" s="5">
-        <v>33.0</v>
+        <v>37.95</v>
       </c>
       <c r="D218" s="6" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" s="3">
         <v>5786</v>
       </c>
       <c r="B219" t="s">
         <v>438</v>
       </c>
       <c r="C219" s="5">
-        <v>33.0</v>
+        <v>37.95</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" s="3">
         <v>5787</v>
       </c>
       <c r="B220" t="s">
         <v>440</v>
       </c>
       <c r="C220" s="5">
-        <v>33.0</v>
+        <v>37.95</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" s="3">
         <v>5788</v>
       </c>
       <c r="B221" t="s">
         <v>442</v>
       </c>
       <c r="C221" s="5">
-        <v>33.0</v>
+        <v>37.95</v>
       </c>
       <c r="D221" s="6" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" s="3">
         <v>5789</v>
       </c>
       <c r="B222" t="s">
         <v>444</v>
       </c>
       <c r="C222" s="5">
-        <v>39.0</v>
+        <v>44.85</v>
       </c>
       <c r="D222" s="6" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" s="3">
         <v>5790</v>
       </c>
       <c r="B223" t="s">
         <v>446</v>
       </c>
       <c r="C223" s="5">
-        <v>42.0</v>
+        <v>48.3</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" s="3">
         <v>5791</v>
       </c>
       <c r="B224" t="s">
         <v>448</v>
       </c>
       <c r="C224" s="5">
-        <v>45.0</v>
+        <v>51.75</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" s="3">
         <v>5792</v>
       </c>
       <c r="B225" t="s">
         <v>450</v>
       </c>
       <c r="C225" s="5">
-        <v>45.0</v>
+        <v>51.75</v>
       </c>
       <c r="D225" s="6" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" s="3">
         <v>5793</v>
       </c>
       <c r="B226" t="s">
         <v>452</v>
       </c>
       <c r="C226" s="5">
-        <v>51.0</v>
+        <v>58.65</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" s="3">
         <v>6388</v>
       </c>
       <c r="B227" t="s">
         <v>454</v>
       </c>
       <c r="C227" s="5">
-        <v>15.0</v>
+        <v>17.25</v>
       </c>
       <c r="D227" s="6" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" s="3">
         <v>5745</v>
       </c>
       <c r="B228" t="s">
         <v>456</v>
       </c>
       <c r="C228" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D228" s="6" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" s="3">
         <v>5667</v>
       </c>
       <c r="B229" t="s">
         <v>458</v>
       </c>
       <c r="C229" s="5">
-        <v>15.0</v>
+        <v>17.25</v>
       </c>
       <c r="D229" s="6" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" s="3">
         <v>5699</v>
       </c>
       <c r="B230" t="s">
         <v>460</v>
       </c>
       <c r="C230" s="5">
-        <v>15.0</v>
+        <v>17.25</v>
       </c>
       <c r="D230" s="6" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" s="3">
         <v>5700</v>
       </c>
       <c r="B231" t="s">
         <v>462</v>
       </c>
       <c r="C231" s="5">
-        <v>10.0</v>
+        <v>11.5</v>
       </c>
       <c r="D231" s="6" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" s="3">
         <v>5701</v>
       </c>
       <c r="B232" t="s">
         <v>464</v>
       </c>
       <c r="C232" s="5">
-        <v>15.0</v>
+        <v>17.25</v>
       </c>
       <c r="D232" s="6" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" s="3">
         <v>5702</v>
       </c>
       <c r="B233" t="s">
         <v>466</v>
       </c>
       <c r="C233" s="5">
-        <v>15.0</v>
+        <v>17.25</v>
       </c>
       <c r="D233" s="6" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" s="3">
         <v>5703</v>
       </c>
       <c r="B234" t="s">
         <v>468</v>
       </c>
       <c r="C234" s="5">
-        <v>15.0</v>
+        <v>17.25</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" s="3">
         <v>5704</v>
       </c>
       <c r="B235" t="s">
         <v>470</v>
       </c>
       <c r="C235" s="5">
-        <v>18.0</v>
+        <v>20.7</v>
       </c>
       <c r="D235" s="6" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" s="3">
         <v>5705</v>
       </c>
       <c r="B236" t="s">
         <v>472</v>
       </c>
       <c r="C236" s="5">
-        <v>18.0</v>
+        <v>20.7</v>
       </c>
       <c r="D236" s="6" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" s="3">
         <v>5706</v>
       </c>
       <c r="B237" t="s">
         <v>474</v>
       </c>
       <c r="C237" s="5">
-        <v>21.0</v>
+        <v>24.15</v>
       </c>
       <c r="D237" s="6" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" s="3">
         <v>5707</v>
       </c>
       <c r="B238" t="s">
         <v>476</v>
       </c>
       <c r="C238" s="5">
-        <v>21.0</v>
+        <v>24.15</v>
       </c>
       <c r="D238" s="6" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" s="3">
         <v>5708</v>
       </c>
       <c r="B239" t="s">
         <v>478</v>
       </c>
       <c r="C239" s="5">
-        <v>21.0</v>
+        <v>24.15</v>
       </c>
       <c r="D239" s="6" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" s="3">
         <v>5709</v>
       </c>
       <c r="B240" t="s">
         <v>480</v>
       </c>
       <c r="C240" s="5">
-        <v>21.0</v>
+        <v>24.15</v>
       </c>
       <c r="D240" s="6" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" s="3">
         <v>5710</v>
       </c>
       <c r="B241" t="s">
         <v>482</v>
       </c>
       <c r="C241" s="5">
-        <v>14.0</v>
+        <v>16.1</v>
       </c>
       <c r="D241" s="6" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" s="3">
         <v>5711</v>
       </c>
       <c r="B242" t="s">
         <v>484</v>
       </c>
       <c r="C242" s="5">
-        <v>21.0</v>
+        <v>24.15</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" s="3">
         <v>5712</v>
       </c>
       <c r="B243" t="s">
         <v>486</v>
       </c>
       <c r="C243" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" s="3">
         <v>5713</v>
       </c>
       <c r="B244" t="s">
         <v>488</v>
       </c>
       <c r="C244" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D244" s="6" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" s="3">
         <v>5714</v>
       </c>
       <c r="B245" t="s">
         <v>490</v>
       </c>
       <c r="C245" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D245" s="6" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" s="3">
         <v>5715</v>
       </c>
       <c r="B246" t="s">
         <v>492</v>
       </c>
       <c r="C246" s="5">
-        <v>24.0</v>
+        <v>27.6</v>
       </c>
       <c r="D246" s="6" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" s="3">
         <v>5716</v>
       </c>
       <c r="B247" t="s">
         <v>494</v>
       </c>
       <c r="C247" s="5">
-        <v>30.0</v>
+        <v>34.5</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" s="3">
         <v>5717</v>
       </c>
       <c r="B248" t="s">
         <v>496</v>
       </c>
       <c r="C248" s="5">
-        <v>36.0</v>
+        <v>41.4</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" s="3">
         <v>5718</v>
       </c>
       <c r="B249" t="s">
         <v>498</v>
       </c>
       <c r="C249" s="5">
-        <v>36.0</v>
+        <v>41.4</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" s="3">
         <v>5719</v>
       </c>
       <c r="B250" t="s">
         <v>500</v>
       </c>
       <c r="C250" s="5">
-        <v>42.0</v>
+        <v>48.3</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="A251" s="3">
         <v>5189</v>
       </c>
       <c r="B251" t="s">
         <v>502</v>
       </c>
       <c r="C251" s="5">
-        <v>27.0</v>
+        <v>31.050000000000001</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>503</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_18"/>