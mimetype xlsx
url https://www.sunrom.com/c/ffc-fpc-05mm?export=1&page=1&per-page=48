--- v5 (2026-06-25)
+++ v6 (2026-08-22)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="504">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/ffc-fpc-05mm?page=1&amp;per-page=48</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>25-Jun-2026 11:08:38</t>
+    <t>23-Aug-2026 03:38:06</t>
   </si>
   <si>
     <t>20P 0.5mm Pitch FFC/FPC Extension Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7631</t>
   </si>
   <si>
     <t>6P 0.5mm Pitch FFC/FPC Extension Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7632</t>
   </si>
   <si>
     <t>36P 0.5mm Pitch FFC/FPC Top Entry Vertical Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7386</t>
   </si>
   <si>
     <t>40P 0.5mm Pitch FFC/FPC Top Entry Vertical Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7387</t>
   </si>