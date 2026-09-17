--- v5 (2026-08-03)
+++ v6 (2026-09-17)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/enclosures</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>03-Aug-2026 05:44:00</t>
+    <t>17-Sep-2026 18:19:21</t>
   </si>
   <si>
     <t>Universal DIN Rail Mounting Clip Bracket</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5934</t>
   </si>
   <si>
     <t>Instrument Leg M3</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6522</t>
   </si>
   <si>
     <t>Strain Relief for USB Cable 3.5mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8107</t>
   </si>
   <si>
     <t>Strain Relief for USB Cable</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5265</t>
   </si>