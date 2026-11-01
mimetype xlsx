--- v6 (2026-09-17)
+++ v7 (2026-11-01)
@@ -37,72 +37,72 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/enclosures</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>17-Sep-2026 18:19:21</t>
+    <t>02-Nov-2026 04:21:29</t>
   </si>
   <si>
     <t>Universal DIN Rail Mounting Clip Bracket</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5934</t>
   </si>
   <si>
     <t>Instrument Leg M3</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6522</t>
   </si>
   <si>
     <t>Strain Relief for USB Cable 3.5mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8107</t>
   </si>
   <si>
-    <t>Strain Relief for USB Cable</t>
+    <t>Strain Relief for USB Cable 4.5mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5265</t>
   </si>
   <si>
     <t>Enclosure 59x27x13mm Black for Environment Sensors</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6180</t>
   </si>
   <si>
     <t>Enclosure 65x46x29mm Rail Mounting for Power and Sensors</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6181</t>
   </si>
   <si>
     <t>USB Enclosure - Black Translucent</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5278</t>
   </si>
   <si>
     <t>Mounting Bracket - Clamping Kit for Fingerprint Sensors R305 R307 - Black</t>
   </si>
@@ -590,135 +590,135 @@
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>5265</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
         <v>20.07</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>6180</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
-        <v>60.95</v>
+        <v>61.0</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>6181</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
         <v>115.0</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>5278</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>5532</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
         <v>299.0</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
         <v>4857</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
-        <v>170.19999999999999</v>
+        <v>170.0</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>4795</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
-        <v>97.75</v>
+        <v>98.0</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>4443</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
-        <v>189.75</v>
+        <v>190.0</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="true" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;C&amp;H&amp;F &amp;RPage &amp;P of &amp;N</oddHeader>