--- v5 (2026-08-26)
+++ v6 (2026-10-25)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/emi</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>26-Aug-2026 10:12:23</t>
+    <t>25-Oct-2026 23:26:49</t>
   </si>
   <si>
     <t>EMI Ferrite Chip Bead - 500mA - 0805 - TDK MMZ2012S601AT</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/3724</t>
   </si>
   <si>
     <t>AC Line Filter - MTC21808</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5389</t>
   </si>
   <si>
     <t>AC Line Filter - MTC21811</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5404</t>
   </si>
   <si>
     <t>EMI Ferrite Chip Bead - 2A - 0603 - TDK MPZ1608S221ATA00</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5346</t>
   </si>