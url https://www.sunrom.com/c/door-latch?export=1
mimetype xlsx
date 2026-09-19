--- v6 (2026-08-04)
+++ v7 (2026-09-19)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/door-latch</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>05-Aug-2026 00:37:29</t>
+    <t>19-Sep-2026 23:14:31</t>
   </si>
   <si>
     <t>Latch Spring Loaded</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7545</t>
   </si>
   <si>
     <t>Latch Spring Loaded Mini</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7546</t>
   </si>
   <si>
     <t>Black Spring Latch</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7543</t>
   </si>
   <si>
     <t>White Spring Latch</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7544</t>
   </si>