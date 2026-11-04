--- v7 (2026-09-19)
+++ v8 (2026-11-04)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/door-latch</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>19-Sep-2026 23:14:31</t>
+    <t>04-Nov-2026 15:31:05</t>
   </si>
   <si>
     <t>Latch Spring Loaded</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7545</t>
   </si>
   <si>
     <t>Latch Spring Loaded Mini</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7546</t>
   </si>
   <si>
     <t>Black Spring Latch</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7543</t>
   </si>
   <si>
     <t>White Spring Latch</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7544</t>
   </si>