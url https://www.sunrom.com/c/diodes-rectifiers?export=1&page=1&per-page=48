--- v6 (2026-08-25)
+++ v7 (2026-10-22)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/diodes-rectifiers?page=1&amp;per-page=48</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>26-Aug-2026 04:31:02</t>
+    <t>23-Oct-2026 03:23:25</t>
   </si>
   <si>
     <t>SS16 SMA Schottky Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5920</t>
   </si>
   <si>
     <t>ES1J SMA Super Fast Recovery Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5926</t>
   </si>
   <si>
     <t>US2M SMA 2A 1kV High Efficient Rectifier Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5928</t>
   </si>
   <si>
     <t>SS24 SMA Schottky Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5935</t>
   </si>
@@ -1294,51 +1294,51 @@
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="3">
         <v>4898</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38" s="5">
         <v>6.79</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="3">
         <v>5090</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="3">
         <v>5091</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="5">
         <v>28.75</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="3">
         <v>5092</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
@@ -1406,65 +1406,65 @@
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="3">
         <v>4963</v>
       </c>
       <c r="B46" t="s">
         <v>92</v>
       </c>
       <c r="C46" s="5">
         <v>47.5</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="3">
         <v>4964</v>
       </c>
       <c r="B47" t="s">
         <v>94</v>
       </c>
       <c r="C47" s="5">
-        <v>54.28</v>
+        <v>54.0</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="3">
         <v>4965</v>
       </c>
       <c r="B48" t="s">
         <v>96</v>
       </c>
       <c r="C48" s="5">
-        <v>67.84999999999999</v>
+        <v>68.0</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="3">
         <v>4910</v>
       </c>
       <c r="B49" t="s">
         <v>98</v>
       </c>
       <c r="C49" s="5">
         <v>3.16</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="3">
         <v>4913</v>
       </c>
       <c r="B50" t="s">
         <v>100</v>