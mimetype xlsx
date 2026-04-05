--- v0 (2026-01-01)
+++ v1 (2026-04-05)
@@ -37,117 +37,117 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/diodes-rectifiers?page=1&amp;per-page=24</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>01-Jan-2026 07:58:28</t>
+    <t>05-Apr-2026 18:54:45</t>
   </si>
   <si>
     <t>SS16 SMA Schottky Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5920</t>
   </si>
   <si>
     <t>ES1J SMA Super Fast Recovery Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5926</t>
   </si>
   <si>
     <t>US2M SMA 2A 1kV High Efficient Rectifier Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5928</t>
   </si>
   <si>
+    <t>SS24 SMA Schottky Diode</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/5935</t>
+  </si>
+  <si>
+    <t>SS210A SMA Schottky Diode</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/6215</t>
+  </si>
+  <si>
+    <t>S1MF SMAF 1A 1kV General Purpose Diode</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/6216</t>
+  </si>
+  <si>
+    <t>M7F SMAF 1A 1kV General Purpose Diode</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/6217</t>
+  </si>
+  <si>
+    <t>ABS10 1A 1kV SMD Diode Bridge</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/5919</t>
+  </si>
+  <si>
+    <t>ES1JF SMAF 600V 1A SMD Super Fast Rectifier</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/5925</t>
+  </si>
+  <si>
+    <t>RS1MF SMAF 1kV 1A Fast Recovery Diode</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/5927</t>
+  </si>
+  <si>
     <t>S1M SMA 1A 1kV General Purpose Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5929</t>
-  </si>
-[...40 lines deleted...]
-    <t>https://www.sunrom.com/m/5927</t>
   </si>
   <si>
     <t>FR107L F7 SOD123FL Fast Recovery Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5266</t>
   </si>
   <si>
     <t>LL4148 LL34 SOD80 Glass Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5065</t>
   </si>
   <si>
     <t>BAV21W SOD123(1206) T3 Hottech SMD Fast Switching Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7206</t>
   </si>
   <si>
     <t>BAS316 SOD323 Switching Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7208</t>
   </si>
@@ -743,51 +743,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/c/diodes-rectifiers?page=1&amp;per-page=24" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5920" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5926" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5928" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5929" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5935" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6215" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6216" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6217" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5919" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5925" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5927" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5266" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5065" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7206" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7208" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7210" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4418" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7137" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7073" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6946" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6941" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6943" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6944" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6945" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6459" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6186" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6171" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5910" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5931" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5374" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5390" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6249" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5820" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4876" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4898" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5090" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5091" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5092" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4107" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4184" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4939" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4946" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4963" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4964" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4965" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4910" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4913" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4894" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4878" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4172" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4571" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4549" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4516" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4455" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4137" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4447" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/c/diodes-rectifiers?page=1&amp;per-page=24" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5920" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5926" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5928" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5935" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6215" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6216" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6217" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5919" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5925" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5927" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5929" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5266" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5065" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7206" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7208" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7210" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4418" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7137" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7073" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6946" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6941" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6943" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6944" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6945" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6459" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6186" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6171" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5910" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5931" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5374" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5390" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6249" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5820" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4876" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4898" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5090" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5091" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5092" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4107" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4184" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4939" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4946" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4963" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4964" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4965" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4910" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4913" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4894" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4878" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4172" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4571" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4549" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4516" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4455" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4137" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4447" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D59" sqref="D59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="true" style="3"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="5"/>
     <col min="4" max="4" width="28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
         <v>4</v>
@@ -840,149 +840,149 @@
         <v>10</v>
       </c>
       <c r="C5" s="5">
         <v>1.25</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>5928</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
         <v>2.15</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
-        <v>5929</v>
+        <v>5935</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
-        <v>1.25</v>
+        <v>2.25</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
-        <v>5935</v>
+        <v>6215</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
         <v>2.25</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
-        <v>6215</v>
+        <v>6216</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>2.25</v>
+        <v>1.25</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
-        <v>6216</v>
+        <v>6217</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
         <v>1.25</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
-        <v>6217</v>
+        <v>5919</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
-        <v>1.25</v>
+        <v>3.25</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
-        <v>5919</v>
+        <v>5925</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
-        <v>3.25</v>
+        <v>1.45</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
-        <v>5925</v>
+        <v>5927</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
-        <v>1.45</v>
+        <v>1.25</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
-        <v>5927</v>
+        <v>5929</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
         <v>1.25</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>5266</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
         <v>1.25</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
@@ -1308,51 +1308,51 @@
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="3">
         <v>5090</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="5">
         <v>45.0</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="3">
         <v>5091</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="5">
-        <v>24.78</v>
+        <v>25.0</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="3">
         <v>5092</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41" s="5">
         <v>11.0</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="3">
         <v>4107</v>
       </c>
       <c r="B42" t="s">
         <v>84</v>