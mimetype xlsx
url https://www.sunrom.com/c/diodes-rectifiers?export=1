--- v1 (2026-02-25)
+++ v2 (2026-04-11)
@@ -37,117 +37,117 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/diodes-rectifiers</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>25-Feb-2026 22:29:40</t>
+    <t>12-Apr-2026 04:07:25</t>
   </si>
   <si>
     <t>SS16 SMA Schottky Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5920</t>
   </si>
   <si>
     <t>ES1J SMA Super Fast Recovery Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5926</t>
   </si>
   <si>
     <t>US2M SMA 2A 1kV High Efficient Rectifier Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5928</t>
   </si>
   <si>
+    <t>SS24 SMA Schottky Diode</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/5935</t>
+  </si>
+  <si>
+    <t>SS210A SMA Schottky Diode</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/6215</t>
+  </si>
+  <si>
+    <t>S1MF SMAF 1A 1kV General Purpose Diode</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/6216</t>
+  </si>
+  <si>
+    <t>M7F SMAF 1A 1kV General Purpose Diode</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/6217</t>
+  </si>
+  <si>
+    <t>ABS10 1A 1kV SMD Diode Bridge</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/5919</t>
+  </si>
+  <si>
+    <t>ES1JF SMAF 600V 1A SMD Super Fast Rectifier</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/5925</t>
+  </si>
+  <si>
+    <t>RS1MF SMAF 1kV 1A Fast Recovery Diode</t>
+  </si>
+  <si>
+    <t>https://www.sunrom.com/m/5927</t>
+  </si>
+  <si>
     <t>S1M SMA 1A 1kV General Purpose Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5929</t>
-  </si>
-[...40 lines deleted...]
-    <t>https://www.sunrom.com/m/5927</t>
   </si>
   <si>
     <t>FR107L F7 SOD123FL Fast Recovery Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5266</t>
   </si>
   <si>
     <t>LL4148 LL34 SOD80 Glass Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5065</t>
   </si>
   <si>
     <t>BAV21W SOD123(1206) T3 Hottech SMD Fast Switching Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7206</t>
   </si>
   <si>
     <t>BAS316 SOD323 Switching Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7208</t>
   </si>
@@ -743,51 +743,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/c/diodes-rectifiers" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5920" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5926" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5928" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5929" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5935" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6215" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6216" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6217" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5919" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5925" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5927" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5266" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5065" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7206" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7208" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7210" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4418" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7137" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7073" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6946" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6941" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6943" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6944" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6945" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6459" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6186" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6171" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5910" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5931" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5374" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5390" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6249" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5820" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4876" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4898" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5090" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5091" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5092" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4107" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4184" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4939" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4946" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4963" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4964" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4965" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4910" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4913" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4894" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4878" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4172" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4571" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4549" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4516" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4455" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4137" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4447" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/c/diodes-rectifiers" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5920" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5926" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5928" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5935" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6215" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6216" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6217" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5919" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5925" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5927" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5929" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5266" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5065" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7206" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7208" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7210" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4418" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7137" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/7073" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6946" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6941" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6943" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6944" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6945" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6459" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6186" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6171" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5910" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5931" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5374" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5390" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/6249" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5820" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4876" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4898" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5090" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5091" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/5092" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4107" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4184" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4939" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4946" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4963" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4964" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4965" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4910" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4913" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4894" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4878" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4172" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4571" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4549" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4516" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4455" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4137" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sunrom.com/m/4447" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D59" sqref="D59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" customWidth="true" style="3"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="5"/>
     <col min="4" max="4" width="28" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
         <v>4</v>
@@ -840,149 +840,149 @@
         <v>10</v>
       </c>
       <c r="C5" s="5">
         <v>1.25</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>5928</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
         <v>2.15</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
-        <v>5929</v>
+        <v>5935</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
-        <v>1.25</v>
+        <v>2.25</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
-        <v>5935</v>
+        <v>6215</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
         <v>2.25</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
-        <v>6215</v>
+        <v>6216</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>2.25</v>
+        <v>1.25</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
-        <v>6216</v>
+        <v>6217</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
         <v>1.25</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
-        <v>6217</v>
+        <v>5919</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
-        <v>1.25</v>
+        <v>3.25</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
-        <v>5919</v>
+        <v>5925</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
-        <v>3.25</v>
+        <v>1.45</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
-        <v>5925</v>
+        <v>5927</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
-        <v>1.45</v>
+        <v>1.25</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
-        <v>5927</v>
+        <v>5929</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
         <v>1.25</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>5266</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
         <v>1.25</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
@@ -1308,51 +1308,51 @@
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="3">
         <v>5090</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="5">
         <v>45.0</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="3">
         <v>5091</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="5">
-        <v>24.78</v>
+        <v>25.0</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="3">
         <v>5092</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41" s="5">
         <v>11.0</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="3">
         <v>4107</v>
       </c>
       <c r="B42" t="s">
         <v>84</v>