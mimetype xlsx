--- v2 (2026-04-11)
+++ v3 (2026-05-27)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/diodes-rectifiers</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>12-Apr-2026 04:07:25</t>
+    <t>27-May-2026 10:58:38</t>
   </si>
   <si>
     <t>SS16 SMA Schottky Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5920</t>
   </si>
   <si>
     <t>ES1J SMA Super Fast Recovery Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5926</t>
   </si>
   <si>
     <t>US2M SMA 2A 1kV High Efficient Rectifier Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5928</t>
   </si>
   <si>
     <t>SS24 SMA Schottky Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5935</t>
   </si>
@@ -804,821 +804,821 @@
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
         <v>5920</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
-        <v>1.45</v>
+        <v>1.67</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>5926</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
-        <v>1.25</v>
+        <v>1.44</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>5928</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
-        <v>2.15</v>
+        <v>2.47</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>5935</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
-        <v>2.25</v>
+        <v>2.59</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>6215</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
-        <v>2.25</v>
+        <v>2.59</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>6216</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>1.25</v>
+        <v>1.44</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>6217</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
-        <v>1.25</v>
+        <v>1.44</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>5919</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
-        <v>3.25</v>
+        <v>3.74</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
         <v>5925</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
-        <v>1.45</v>
+        <v>1.67</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>5927</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
-        <v>1.25</v>
+        <v>1.44</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>5929</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
-        <v>1.25</v>
+        <v>1.44</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>5266</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
-        <v>1.25</v>
+        <v>1.44</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>5065</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="5">
-        <v>1.35</v>
+        <v>1.55</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
         <v>7206</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="5">
-        <v>2.4</v>
+        <v>2.76</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
         <v>7208</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5">
-        <v>2.45</v>
+        <v>2.82</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3">
         <v>7210</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="5">
-        <v>3.25</v>
+        <v>3.74</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3">
         <v>4418</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="5">
-        <v>1.65</v>
+        <v>1.9</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="3">
         <v>7137</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="5">
-        <v>28.0</v>
+        <v>32.2</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="3">
         <v>7073</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="5">
-        <v>6.25</v>
+        <v>7.19</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="3">
         <v>6946</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="5">
-        <v>2.35</v>
+        <v>2.7</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="3">
         <v>6941</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="5">
-        <v>2.25</v>
+        <v>2.59</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3">
         <v>6943</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="5">
-        <v>2.75</v>
+        <v>3.16</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="3">
         <v>6944</v>
       </c>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="5">
-        <v>2.25</v>
+        <v>2.59</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="3">
         <v>6945</v>
       </c>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="5">
-        <v>2.45</v>
+        <v>2.82</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="3">
         <v>6459</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="5">
-        <v>3.75</v>
+        <v>4.31</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="3">
         <v>6186</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="5">
-        <v>3.75</v>
+        <v>4.31</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="3">
         <v>6171</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="5">
-        <v>1.77</v>
+        <v>2.04</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="3">
         <v>5910</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="5">
-        <v>3.75</v>
+        <v>4.31</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="3">
         <v>5931</v>
       </c>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="5">
-        <v>2.25</v>
+        <v>2.59</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="3">
         <v>5374</v>
       </c>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="5">
-        <v>2.45</v>
+        <v>2.82</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="3">
         <v>5390</v>
       </c>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" s="5">
-        <v>3.0</v>
+        <v>3.45</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="3">
         <v>6249</v>
       </c>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="5">
-        <v>10.0</v>
+        <v>11.5</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="3">
         <v>5820</v>
       </c>
       <c r="B36" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="5">
-        <v>2.0</v>
+        <v>2.3</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="3">
         <v>4876</v>
       </c>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37" s="5">
-        <v>2.36</v>
+        <v>2.71</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" s="3">
         <v>4898</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38" s="5">
-        <v>5.9</v>
+        <v>6.79</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" s="3">
         <v>5090</v>
       </c>
       <c r="B39" t="s">
         <v>78</v>
       </c>
       <c r="C39" s="5">
-        <v>45.0</v>
+        <v>51.75</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" s="3">
         <v>5091</v>
       </c>
       <c r="B40" t="s">
         <v>80</v>
       </c>
       <c r="C40" s="5">
-        <v>25.0</v>
+        <v>28.75</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" s="3">
         <v>5092</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41" s="5">
-        <v>11.0</v>
+        <v>12.65</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" s="3">
         <v>4107</v>
       </c>
       <c r="B42" t="s">
         <v>84</v>
       </c>
       <c r="C42" s="5">
-        <v>6.75</v>
+        <v>7.76</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" s="3">
         <v>4184</v>
       </c>
       <c r="B43" t="s">
         <v>86</v>
       </c>
       <c r="C43" s="5">
-        <v>21.24</v>
+        <v>24.43</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" s="3">
         <v>4939</v>
       </c>
       <c r="B44" t="s">
         <v>88</v>
       </c>
       <c r="C44" s="5">
-        <v>14.16</v>
+        <v>16.28</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" s="3">
         <v>4946</v>
       </c>
       <c r="B45" t="s">
         <v>90</v>
       </c>
       <c r="C45" s="5">
-        <v>15.0</v>
+        <v>17.25</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="3">
         <v>4963</v>
       </c>
       <c r="B46" t="s">
         <v>92</v>
       </c>
       <c r="C46" s="5">
-        <v>41.3</v>
+        <v>47.5</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="3">
         <v>4964</v>
       </c>
       <c r="B47" t="s">
         <v>94</v>
       </c>
       <c r="C47" s="5">
-        <v>47.2</v>
+        <v>54.28</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="3">
         <v>4965</v>
       </c>
       <c r="B48" t="s">
         <v>96</v>
       </c>
       <c r="C48" s="5">
-        <v>59.0</v>
+        <v>67.84999999999999</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="3">
         <v>4910</v>
       </c>
       <c r="B49" t="s">
         <v>98</v>
       </c>
       <c r="C49" s="5">
-        <v>2.75</v>
+        <v>3.16</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" s="3">
         <v>4913</v>
       </c>
       <c r="B50" t="s">
         <v>100</v>
       </c>
       <c r="C50" s="5">
-        <v>2.25</v>
+        <v>2.59</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" s="3">
         <v>4894</v>
       </c>
       <c r="B51" t="s">
         <v>102</v>
       </c>
       <c r="C51" s="5">
-        <v>8.85</v>
+        <v>10.18</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" s="3">
         <v>4878</v>
       </c>
       <c r="B52" t="s">
         <v>104</v>
       </c>
       <c r="C52" s="5">
-        <v>4.72</v>
+        <v>5.43</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" s="3">
         <v>4172</v>
       </c>
       <c r="B53" t="s">
         <v>106</v>
       </c>
       <c r="C53" s="5">
-        <v>1.25</v>
+        <v>1.44</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" s="3">
         <v>4571</v>
       </c>
       <c r="B54" t="s">
         <v>108</v>
       </c>
       <c r="C54" s="5">
-        <v>8.75</v>
+        <v>10.06</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" s="3">
         <v>4549</v>
       </c>
       <c r="B55" t="s">
         <v>110</v>
       </c>
       <c r="C55" s="5">
-        <v>2.25</v>
+        <v>2.59</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" s="3">
         <v>4516</v>
       </c>
       <c r="B56" t="s">
         <v>112</v>
       </c>
       <c r="C56" s="5">
-        <v>8.25</v>
+        <v>9.49</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" s="3">
         <v>4455</v>
       </c>
       <c r="B57" t="s">
         <v>114</v>
       </c>
       <c r="C57" s="5">
-        <v>1.25</v>
+        <v>1.5</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" s="3">
         <v>4137</v>
       </c>
       <c r="B58" t="s">
         <v>116</v>
       </c>
       <c r="C58" s="5">
-        <v>1.3</v>
+        <v>1.5</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" s="3">
         <v>4447</v>
       </c>
       <c r="B59" t="s">
         <v>118</v>
       </c>
       <c r="C59" s="5">
-        <v>3.25</v>
+        <v>3.74</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>119</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_18"/>