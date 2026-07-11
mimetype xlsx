--- v3 (2026-05-27)
+++ v4 (2026-07-11)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/diodes-rectifiers</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>27-May-2026 10:58:38</t>
+    <t>11-Jul-2026 13:19:51</t>
   </si>
   <si>
     <t>SS16 SMA Schottky Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5920</t>
   </si>
   <si>
     <t>ES1J SMA Super Fast Recovery Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5926</t>
   </si>
   <si>
     <t>US2M SMA 2A 1kV High Efficient Rectifier Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5928</t>
   </si>
   <si>
     <t>SS24 SMA Schottky Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5935</t>
   </si>