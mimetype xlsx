--- v4 (2026-07-11)
+++ v5 (2026-08-27)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/diodes-rectifiers</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>11-Jul-2026 13:19:51</t>
+    <t>27-Aug-2026 16:08:31</t>
   </si>
   <si>
     <t>SS16 SMA Schottky Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5920</t>
   </si>
   <si>
     <t>ES1J SMA Super Fast Recovery Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5926</t>
   </si>
   <si>
     <t>US2M SMA 2A 1kV High Efficient Rectifier Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5928</t>
   </si>
   <si>
     <t>SS24 SMA Schottky Diode</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5935</t>
   </si>