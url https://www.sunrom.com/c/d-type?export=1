--- v6 (2026-08-19)
+++ v7 (2026-10-06)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/d-type</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>20-Aug-2026 01:16:11</t>
+    <t>06-Oct-2026 10:52:10</t>
   </si>
   <si>
     <t>VGA Connector DB15 D-SUB Female PCB Mount Right Angle</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7237</t>
   </si>
   <si>
     <t>DB15 Female PCB Mount RA</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6399</t>
   </si>
   <si>
     <t>DB15 Male PCB Mount RA</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6400</t>
   </si>
   <si>
     <t>DB9 Male PCB Mount Straight Gold plated pins</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6595</t>
   </si>
@@ -642,51 +642,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
         <v>7237</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>6399</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
         <v>28.45</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>6400</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
@@ -754,65 +754,65 @@
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>6592</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
         <v>43.7</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
         <v>6593</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
-        <v>66.7</v>
+        <v>67.0</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>6594</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
-        <v>66.7</v>
+        <v>67.0</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>6588</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
         <v>32.2</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>6589</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
@@ -908,65 +908,65 @@
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="3">
         <v>8086</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="5">
         <v>7.76</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="3">
         <v>6143</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="5">
-        <v>60.95</v>
+        <v>61.0</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="3">
         <v>6144</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="5">
-        <v>60.95</v>
+        <v>61.0</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3">
         <v>6145</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="5">
         <v>115.0</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="3">
         <v>6146</v>
       </c>
       <c r="B26" t="s">
         <v>52</v>