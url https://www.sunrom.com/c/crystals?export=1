--- v5 (2026-08-25)
+++ v6 (2026-11-01)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/crystals</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>26-Aug-2026 01:28:10</t>
+    <t>01-Nov-2026 19:43:31</t>
   </si>
   <si>
     <t>22.1184 Mhz Crystal HC-49US 2Pin DIP Through-Hole Half Size</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4335</t>
   </si>
   <si>
     <t>24 Mhz Crystal HC-49US 2Pin DIP Through-Hole Half Size</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6406</t>
   </si>
   <si>
     <t>18.432 Mhz Crystal HC-49US 2Pin DIP Through-Hole Half Size</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6407</t>
   </si>
   <si>
     <t>10 Mhz Crystal HC-49US 2Pin DIP Through-Hole Half Size</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6408</t>
   </si>