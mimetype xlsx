--- v4 (2026-07-19)
+++ v5 (2026-09-21)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/cpu-ch-396mm</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>19-Jul-2026 15:12:00</t>
+    <t>22-Sep-2026 01:24:52</t>
   </si>
   <si>
     <t>3P CPU CH 3.96mm Male Top Entry Straight PCB Header</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7035</t>
   </si>
   <si>
     <t>4P CPU CH 3.96mm Male Top Entry Straight PCB Header</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7036</t>
   </si>
   <si>
     <t>2P CPU CH 3.96mm Male Side Entry Right Angle PCB Header</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7037</t>
   </si>
   <si>
     <t>3P CPU CH 3.96mm Male Side Entry Right Angle PCB Header</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7038</t>
   </si>