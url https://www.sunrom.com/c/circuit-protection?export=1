--- v6 (2026-08-23)
+++ v7 (2026-10-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/circuit-protection</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>23-Aug-2026 07:47:01</t>
+    <t>07-Oct-2026 14:55:20</t>
   </si>
   <si>
     <t>SMF05C.TCT 5C TVS Diode Array For ESD and Latch-Up Protection</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8108</t>
   </si>
   <si>
     <t>BAV99 A7 SOT23 Hottech ESD Protection of I/O pins</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4877</t>
   </si>
   <si>
     <t>TVS Diode 14V - Bidirectional - SMBJ14CA - SMB</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7118</t>
   </si>
   <si>
     <t>TVS Diode 36V - Bidirectional - SMBJ36CA - SMB</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7120</t>
   </si>