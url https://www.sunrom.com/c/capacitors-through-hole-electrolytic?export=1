--- v6 (2026-09-16)
+++ v7 (2026-11-01)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/capacitors-through-hole-electrolytic</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>17-Sep-2026 03:32:44</t>
+    <t>02-Nov-2026 00:13:15</t>
   </si>
   <si>
     <t>2200uF 25V 12.5mm Samwha</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6403</t>
   </si>
   <si>
     <t>100uF 25V 5mm Samwha</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6958</t>
   </si>
   <si>
     <t>220uF 25V 6.3mm Samwha</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6954</t>
   </si>
   <si>
     <t>470uF 25V 10mm Samwha</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6955</t>
   </si>
@@ -834,51 +834,51 @@
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>6964</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
         <v>9.35</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>6965</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="5">
-        <v>7.62</v>
+        <v>10.25</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
         <v>6966</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="5">
         <v>15.39</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
         <v>6967</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
@@ -1030,51 +1030,51 @@
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="3">
         <v>6978</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="5">
         <v>43.13</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="3">
         <v>6979</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="5">
-        <v>80.5</v>
+        <v>81.0</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="3">
         <v>6980</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="5">
         <v>5.46</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="3">
         <v>6981</v>
       </c>
       <c r="B32" t="s">
         <v>64</v>