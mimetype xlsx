--- v5 (2026-08-26)
+++ v6 (2026-10-23)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/cap-and-knobs?page=4&amp;per-page=48</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>27-Aug-2026 01:25:24</t>
+    <t>23-Oct-2026 20:28:09</t>
   </si>
   <si>
     <t>Power Black Cap R10 for Switch 6x6x7.2H LED</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7960</t>
   </si>
   <si>
     <t>Power Silver Cap R10 for Switch 6x6x7.2H LED</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7961</t>
   </si>
   <si>
     <t>Circle Black Cap R10 for Switch 6x6x7.2H LED</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7962</t>
   </si>
   <si>
     <t>Circle Silver Cap R10 for Switch 6x6x7.2H LED</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7963</t>
   </si>
@@ -2141,51 +2141,51 @@
         <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" s="3">
         <v>7750</v>
       </c>
       <c r="B46" t="s">
         <v>92</v>
       </c>
       <c r="C46" s="5">
         <v>1.78</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" s="3">
         <v>7751</v>
       </c>
       <c r="B47" t="s">
         <v>94</v>
       </c>
       <c r="C47" s="5">
-        <v>1.78</v>
+        <v>1.95</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" s="3">
         <v>7752</v>
       </c>
       <c r="B48" t="s">
         <v>96</v>
       </c>
       <c r="C48" s="5">
         <v>1.78</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" s="3">
         <v>7798</v>
       </c>
       <c r="B49" t="s">
         <v>98</v>
@@ -3261,79 +3261,79 @@
         <v>247</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="3">
         <v>7200</v>
       </c>
       <c r="B126" t="s">
         <v>248</v>
       </c>
       <c r="C126" s="5">
         <v>40.25</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" s="3">
         <v>7201</v>
       </c>
       <c r="B127" t="s">
         <v>250</v>
       </c>
       <c r="C127" s="5">
-        <v>55.2</v>
+        <v>55.0</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" s="3">
         <v>7202</v>
       </c>
       <c r="B128" t="s">
         <v>252</v>
       </c>
       <c r="C128" s="5">
-        <v>63.25</v>
+        <v>63.0</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" s="3">
         <v>7203</v>
       </c>
       <c r="B129" t="s">
         <v>254</v>
       </c>
       <c r="C129" s="5">
-        <v>71.3</v>
+        <v>71.0</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" s="3">
         <v>7204</v>
       </c>
       <c r="B130" t="s">
         <v>256</v>
       </c>
       <c r="C130" s="5">
         <v>21.0</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" s="3">
         <v>7205</v>
       </c>
       <c r="B131" t="s">
         <v>258</v>