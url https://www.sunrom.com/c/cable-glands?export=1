--- v6 (2026-08-23)
+++ v7 (2026-10-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/cable-glands</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>23-Aug-2026 06:06:36</t>
+    <t>07-Oct-2026 09:31:14</t>
   </si>
   <si>
     <t>M12x1.5 Black Nylon Cable Gland for Cable Dia 3-6mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6920</t>
   </si>
   <si>
     <t>PG9 Black Nylon Cable Gland for Cable Dia 6-8mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6108</t>
   </si>
   <si>
     <t>PG11 Black Nylon Cable Gland for Cable Dia 7-9mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6109</t>
   </si>
   <si>
     <t>PG13.5 Black Nylon Cable Gland for Cable Dia 9-12mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6110</t>
   </si>