--- v5 (2026-07-26)
+++ v6 (2026-09-21)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/buzzer</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>26-Jul-2026 14:23:05</t>
+    <t>21-Sep-2026 13:16:53</t>
   </si>
   <si>
     <t>Electromagnetic Passive Buzzer 3-5V SMD PCB Mount MLT-8530</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7072</t>
   </si>
   <si>
     <t>Piezo Passive Buzzer - Vertical</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5288</t>
   </si>
   <si>
     <t>Piezo Passive Buzzer 14mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4801</t>
   </si>
   <si>
     <t>Electromagnetic Active Buzzer 5V</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/4149</t>
   </si>