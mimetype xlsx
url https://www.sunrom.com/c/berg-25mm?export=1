--- v5 (2026-08-23)
+++ v6 (2026-10-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/berg-25mm</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>23-Aug-2026 12:27:57</t>
+    <t>07-Oct-2026 14:53:02</t>
   </si>
   <si>
     <t>One sided crimped berg cable 300mm Black</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6401</t>
   </si>
   <si>
     <t>Both sided crimped berg cable 300mm Black</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6402</t>
   </si>
   <si>
     <t>6P 1x6 Berg Housing 2.5mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6925</t>
   </si>
   <si>
     <t>4P 2x2 Berg Housing 2.5mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6930</t>
   </si>
@@ -874,51 +874,51 @@
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="3">
         <v>5291</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="5">
         <v>1.38</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="3">
         <v>5133</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="5">
-        <v>3188.94999999999982</v>
+        <v>3189.0</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_18"/>