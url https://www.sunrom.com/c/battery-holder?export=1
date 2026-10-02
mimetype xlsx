--- v3 (2026-07-28)
+++ v4 (2026-10-02)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/battery-holder</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>29-Jul-2026 02:36:25</t>
+    <t>02-Oct-2026 14:25:19</t>
   </si>
   <si>
     <t>Battery Holder for AG13 LR44 - Metal PCB Mount</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6497</t>
   </si>
   <si>
     <t>Battery Holder for CR1220 - Metal PCB Mount</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6498</t>
   </si>
   <si>
     <t>Battery Holder for 12V 23A - PCB Pins</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5353</t>
   </si>
   <si>
     <t>Battery Holder for 12V 23A - Wire</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5202</t>
   </si>