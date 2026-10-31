--- v6 (2026-09-16)
+++ v7 (2026-10-31)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/barrier-terminal-blocks</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>16-Sep-2026 23:47:47</t>
+    <t>01-Nov-2026 02:48:14</t>
   </si>
   <si>
     <t>2P 7.62mm 300V 20A Barrier Terminal Block Screw M3</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7879</t>
   </si>
   <si>
     <t>3P 7.62mm 300V 20A Barrier Terminal Block Screw M3</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7880</t>
   </si>
   <si>
     <t>4P 7.62mm 300V 20A Barrier Terminal Block Screw M3</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7881</t>
   </si>
   <si>
     <t>3P 8.25mm 300V 20A Barrier Terminal Block Screw M3</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7883</t>
   </si>