--- v5 (2026-08-22)
+++ v6 (2026-10-08)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/banana-terminals</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>23-Aug-2026 03:11:58</t>
+    <t>08-Oct-2026 08:46:39</t>
   </si>
   <si>
     <t>Red Banana Plug 4mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5957</t>
   </si>
   <si>
     <t>Black Banana Plug 4mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5958</t>
   </si>
   <si>
     <t>Red Banana Socket 4mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5959</t>
   </si>
   <si>
     <t>Black Banana Socket 4mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5960</t>
   </si>