--- v3 (2026-03-13)
+++ v4 (2026-05-02)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/b2b-board-to-board</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>13-Mar-2026 13:42:29</t>
+    <t>02-May-2026 07:55:41</t>
   </si>
   <si>
     <t>B2B 1.27 2*5P=10P Male Board to Board Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7720</t>
   </si>
   <si>
     <t>B2B 1.27 2*10P=20P Male Board to Board Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7721</t>
   </si>
   <si>
     <t>B2B 1.27 2*15P=30P Male Board to Board Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7722</t>
   </si>
   <si>
     <t>B2B 1.27 2*20P=40P Male Board to Board Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7723</t>
   </si>