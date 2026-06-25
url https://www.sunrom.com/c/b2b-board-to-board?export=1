--- v4 (2026-05-02)
+++ v5 (2026-06-25)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/b2b-board-to-board</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>02-May-2026 07:55:41</t>
+    <t>25-Jun-2026 19:52:33</t>
   </si>
   <si>
     <t>B2B 1.27 2*5P=10P Male Board to Board Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7720</t>
   </si>
   <si>
     <t>B2B 1.27 2*10P=20P Male Board to Board Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7721</t>
   </si>
   <si>
     <t>B2B 1.27 2*15P=30P Male Board to Board Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7722</t>
   </si>
   <si>
     <t>B2B 1.27 2*20P=40P Male Board to Board Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7723</t>
   </si>
@@ -636,429 +636,429 @@
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
         <v>7720</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
-        <v>43.0</v>
+        <v>49.45</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>7721</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
-        <v>49.0</v>
+        <v>56.35</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>7722</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
-        <v>61.0</v>
+        <v>70.15000000000001</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>7723</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
-        <v>73.0</v>
+        <v>83.95</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>7724</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
-        <v>85.0</v>
+        <v>97.75</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>7725</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>103.0</v>
+        <v>118.45</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>7726</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
-        <v>134.0</v>
+        <v>154.099999999999994</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>7727</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
-        <v>183.0</v>
+        <v>210.44999999999999</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
         <v>7728</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
-        <v>37.0</v>
+        <v>42.55</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>7729</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
-        <v>43.0</v>
+        <v>49.45</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>7730</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
-        <v>55.0</v>
+        <v>63.25</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>7731</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
-        <v>61.0</v>
+        <v>70.15000000000001</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>7732</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="5">
-        <v>73.0</v>
+        <v>83.95</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
         <v>7733</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="5">
-        <v>85.0</v>
+        <v>97.75</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
         <v>7734</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5">
-        <v>110.0</v>
+        <v>126.5</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3">
         <v>7735</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="5">
-        <v>146.0</v>
+        <v>167.90000000000001</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3">
         <v>7708</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="5">
-        <v>164.0</v>
+        <v>188.59999999999999</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="3">
         <v>7709</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="5">
-        <v>170.0</v>
+        <v>195.5</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="3">
         <v>7710</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="5">
-        <v>207.0</v>
+        <v>238.050000000000011</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="3">
         <v>7711</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="5">
-        <v>243.0</v>
+        <v>279.44999999999999</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="3">
         <v>7712</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="5">
-        <v>335.0</v>
+        <v>385.25</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3">
         <v>7713</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="5">
-        <v>402.0</v>
+        <v>462.30000000000001</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="3">
         <v>7714</v>
       </c>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="5">
-        <v>164.0</v>
+        <v>188.59999999999999</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="3">
         <v>7715</v>
       </c>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="5">
-        <v>170.0</v>
+        <v>195.5</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="3">
         <v>7716</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="5">
-        <v>207.0</v>
+        <v>238.050000000000011</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="3">
         <v>7717</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="5">
-        <v>243.0</v>
+        <v>279.44999999999999</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="3">
         <v>7718</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="5">
-        <v>335.0</v>
+        <v>385.25</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="3">
         <v>7719</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="5">
-        <v>402.0</v>
+        <v>462.30000000000001</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_18"/>