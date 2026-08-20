--- v5 (2026-06-25)
+++ v6 (2026-08-20)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/b2b-board-to-board</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>25-Jun-2026 19:52:33</t>
+    <t>20-Aug-2026 07:42:30</t>
   </si>
   <si>
     <t>B2B 1.27 2*5P=10P Male Board to Board Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7720</t>
   </si>
   <si>
     <t>B2B 1.27 2*10P=20P Male Board to Board Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7721</t>
   </si>
   <si>
     <t>B2B 1.27 2*15P=30P Male Board to Board Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7722</t>
   </si>
   <si>
     <t>B2B 1.27 2*20P=40P Male Board to Board Connector</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7723</t>
   </si>