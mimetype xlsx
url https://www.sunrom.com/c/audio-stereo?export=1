--- v6 (2026-08-20)
+++ v7 (2026-10-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/audio-stereo</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>20-Aug-2026 06:29:15</t>
+    <t>07-Oct-2026 06:30:32</t>
   </si>
   <si>
     <t>Stereo Socket 3.5mm Without Nut</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8126</t>
   </si>
   <si>
     <t>Audio Socket 3.5mm 5P Vertical</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7671</t>
   </si>
   <si>
     <t>Headphone 6.35mm 1/4" 3 pin Stereo Audio Socket Panel Mount</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7670</t>
   </si>
   <si>
     <t>Headphone 6.35mm 1/4" 3 pin Stereo Audio Socket without Nut</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/8084</t>
   </si>
@@ -724,65 +724,65 @@
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>7671</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
         <v>25.3</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>7670</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
-        <v>63.25</v>
+        <v>63.0</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>8084</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
-        <v>55.2</v>
+        <v>55.0</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>7491</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
         <v>20.7</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>7492</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
@@ -1060,51 +1060,51 @@
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="3">
         <v>7473</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="5">
         <v>20.7</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="3">
         <v>7460</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="5">
-        <v>51.75</v>
+        <v>52.0</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="3">
         <v>7471</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="5">
         <v>40.25</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="3">
         <v>7474</v>
       </c>
       <c r="B32" t="s">
         <v>64</v>