--- v1 (2026-01-25)
+++ v2 (2026-04-25)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/adapter-pcbs?page=3&amp;per-page=24</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>25-Jan-2026 21:14:39</t>
+    <t>25-Apr-2026 22:48:05</t>
   </si>
   <si>
     <t>Adapter for SOIC8 1.27mm to DIP8 2.54mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6505</t>
   </si>
   <si>
     <t>PCB Ruler for Quick SMD Footprint &amp; Dimensions Query</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5405</t>
   </si>
   <si>
     <t>QFN44 0.5mm SMD Adapter PCB</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5452</t>
   </si>
   <si>
     <t>FPC FFC 30p 28p 26p 24p 22p 0.5mm SMD Adapter PCB</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5453</t>
   </si>