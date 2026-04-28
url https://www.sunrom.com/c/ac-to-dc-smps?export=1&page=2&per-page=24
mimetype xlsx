--- v1 (2026-01-28)
+++ v2 (2026-04-28)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/ac-to-dc-smps?page=2&amp;per-page=24</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>28-Jan-2026 10:13:49</t>
+    <t>28-Apr-2026 10:55:03</t>
   </si>
   <si>
     <t>5V 2.4A 12W DC Adapter with Micro USB Cable</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/6362</t>
   </si>
   <si>
     <t>12V 12.5A 150W SMPS Mean Well LRS-150-12</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5315</t>
   </si>
   <si>
     <t>12V 17A 200W SMPS Mean Well LRS-200-12</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5316</t>
   </si>
   <si>
     <t>12V 29A 350W SMPS Mean Well LRS-350-12</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/5317</t>
   </si>
@@ -680,51 +680,51 @@
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>5326</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
         <v>3196.0</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>5311</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
-        <v>995.0</v>
+        <v>1200.0</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
         <v>5312</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
         <v>1150.0</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>5314</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
@@ -750,65 +750,65 @@
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>5321</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
         <v>1207.0</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>5319</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="5">
-        <v>955.0</v>
+        <v>1250.0</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
         <v>5318</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="5">
-        <v>965.0</v>
+        <v>1150.0</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
         <v>5327</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5">
         <v>1475.0</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3">
         <v>5329</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>