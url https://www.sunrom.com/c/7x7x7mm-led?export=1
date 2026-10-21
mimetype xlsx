--- v7 (2026-09-06)
+++ v8 (2026-10-21)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/7x7x7mm-led</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>06-Sep-2026 19:34:49</t>
+    <t>22-Oct-2026 01:14:13</t>
   </si>
   <si>
     <t>Switch 7x7x7mm TH without LED</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7941</t>
   </si>
   <si>
     <t>Switch 7x7x7mm TH with Red LED</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7942</t>
   </si>
   <si>
     <t>Switch 7x7x7mm TH with Green LED</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7943</t>
   </si>
   <si>
     <t>Switch 7x7x7mm TH with Yellow LED</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7944</t>
   </si>