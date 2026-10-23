--- v5 (2026-08-21)
+++ v6 (2026-10-23)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/6x6mm-size?page=1&amp;per-page=48</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>21-Aug-2026 13:38:04</t>
+    <t>23-Oct-2026 15:57:30</t>
   </si>
   <si>
     <t>Tactile Switch RA SMD 2P 6x6x6mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7683</t>
   </si>
   <si>
     <t>Tactile Switch SMD RA 2P 6x6x6mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7682</t>
   </si>
   <si>
     <t>Tactile Switch TH RA 6x6x4.3mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7589</t>
   </si>
   <si>
     <t>Tactile Switch TH RA 6x6x5mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7590</t>
   </si>