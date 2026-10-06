--- v6 (2026-08-19)
+++ v7 (2026-10-06)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/65x65-size</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>20-Aug-2026 01:12:59</t>
+    <t>06-Oct-2026 23:34:21</t>
   </si>
   <si>
     <t>Tactile Switch SMD Red 6.5x6.5x2.5mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7596</t>
   </si>
   <si>
     <t>Tactile Switch SMD Red 6.5x6.5x2.7mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7597</t>
   </si>
   <si>
     <t>Tactile Switch SMD Red 6.5x6.5x3.1mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7598</t>
   </si>
   <si>
     <t>Tactile Switch SMD Red 6.5x6.5x3.4mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7599</t>
   </si>