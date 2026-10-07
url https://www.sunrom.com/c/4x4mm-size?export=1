--- v6 (2026-08-22)
+++ v7 (2026-10-07)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/4x4mm-size</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>23-Aug-2026 03:11:37</t>
+    <t>07-Oct-2026 09:27:31</t>
   </si>
   <si>
     <t>SMD Tactile Switch 4x4x5mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7817</t>
   </si>
   <si>
     <t>SMD Tactile Switch 4x4x6mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7823</t>
   </si>
   <si>
     <t>SMD Tactile Switch 4x4x1.7mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7556</t>
   </si>
   <si>
     <t>SMD Tactile Switch 4x4x2mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7557</t>
   </si>