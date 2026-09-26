--- v5 (2026-07-26)
+++ v6 (2026-09-26)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/3x6mm-size</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>26-Jul-2026 17:26:54</t>
+    <t>27-Sep-2026 03:22:14</t>
   </si>
   <si>
     <t>Tactile Switch TH 3x6x5mm White</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7553</t>
   </si>
   <si>
     <t>Tactile Switch TH 3x6x4.3mm White</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7552</t>
   </si>
   <si>
     <t>Tactile Switch SMD 3x6x5mm White</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7551</t>
   </si>
   <si>
     <t>Tactile Switch TH 2P Side 3x6x4.3mm</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7554</t>
   </si>