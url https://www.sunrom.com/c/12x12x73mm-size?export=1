--- v5 (2026-08-02)
+++ v6 (2026-09-17)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/12x12x73mm-size</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>03-Aug-2026 04:12:21</t>
+    <t>17-Sep-2026 07:05:20</t>
   </si>
   <si>
     <t>Tactile Switch 12x12x7.3mm Square Head Red 3.8 SMD with guide post</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7685</t>
   </si>
   <si>
     <t>Tactile Switch 12x12x7.3mm Square Head 3.8 RA Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7688</t>
   </si>
   <si>
     <t>Tactile Switch 12x12x7.3mm Square Head 3.8 Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7689</t>
   </si>
   <si>
     <t>Tactile Switch 12x12x7.3mm Square Head Red 3.8 Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7686</t>
   </si>