--- v6 (2026-09-17)
+++ v7 (2026-11-01)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/12x12x73mm-size</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>17-Sep-2026 07:05:20</t>
+    <t>01-Nov-2026 08:49:56</t>
   </si>
   <si>
     <t>Tactile Switch 12x12x7.3mm Square Head Red 3.8 SMD with guide post</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7685</t>
   </si>
   <si>
     <t>Tactile Switch 12x12x7.3mm Square Head 3.8 RA Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7688</t>
   </si>
   <si>
     <t>Tactile Switch 12x12x7.3mm Square Head 3.8 Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7689</t>
   </si>
   <si>
     <t>Tactile Switch 12x12x7.3mm Square Head Red 3.8 Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7686</t>
   </si>