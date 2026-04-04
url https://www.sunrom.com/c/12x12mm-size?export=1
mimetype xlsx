--- v1 (2026-02-14)
+++ v2 (2026-04-04)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/12x12mm-size</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>14-Feb-2026 20:15:38</t>
+    <t>04-Apr-2026 15:30:05</t>
   </si>
   <si>
     <t>Switch 12x12x6mm Waterproof IP66 Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7536</t>
   </si>
   <si>
     <t>Switch 12x12x7mm Waterproof IP66 Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7537</t>
   </si>
   <si>
     <t>Switch 12x12x8mm Waterproof IP66 Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7538</t>
   </si>
   <si>
     <t>Switch 12x12x8.5mm Waterproof IP66 Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7539</t>
   </si>