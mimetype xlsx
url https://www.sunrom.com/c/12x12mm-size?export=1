--- v2 (2026-04-04)
+++ v3 (2026-05-19)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/12x12mm-size</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>04-Apr-2026 15:30:05</t>
+    <t>19-May-2026 18:06:38</t>
   </si>
   <si>
     <t>Switch 12x12x6mm Waterproof IP66 Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7536</t>
   </si>
   <si>
     <t>Switch 12x12x7mm Waterproof IP66 Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7537</t>
   </si>
   <si>
     <t>Switch 12x12x8mm Waterproof IP66 Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7538</t>
   </si>
   <si>
     <t>Switch 12x12x8.5mm Waterproof IP66 Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7539</t>
   </si>