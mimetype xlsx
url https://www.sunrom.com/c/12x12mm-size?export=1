--- v3 (2026-05-19)
+++ v4 (2026-07-03)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/12x12mm-size</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>19-May-2026 18:06:38</t>
+    <t>04-Jul-2026 00:59:29</t>
   </si>
   <si>
     <t>Switch 12x12x6mm Waterproof IP66 Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7536</t>
   </si>
   <si>
     <t>Switch 12x12x7mm Waterproof IP66 Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7537</t>
   </si>
   <si>
     <t>Switch 12x12x8mm Waterproof IP66 Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7538</t>
   </si>
   <si>
     <t>Switch 12x12x8.5mm Waterproof IP66 Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7539</t>
   </si>
@@ -660,485 +660,485 @@
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="3">
         <v>7536</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="5">
-        <v>11.1</v>
+        <v>12.77</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="3">
         <v>7537</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="5">
-        <v>11.25</v>
+        <v>12.94</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="3">
         <v>7538</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5">
-        <v>11.45</v>
+        <v>13.17</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3">
         <v>7539</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5">
-        <v>12.1</v>
+        <v>13.92</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="3">
         <v>7540</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="5">
-        <v>12.25</v>
+        <v>14.09</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="3">
         <v>7541</v>
       </c>
       <c r="B9" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="5">
-        <v>12.45</v>
+        <v>14.32</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="3">
         <v>7542</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="5">
-        <v>12.55</v>
+        <v>14.43</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="3">
         <v>7574</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="5">
-        <v>9.75</v>
+        <v>11.21</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="3">
         <v>7565</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="5">
-        <v>7.25</v>
+        <v>8.34</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="3">
         <v>7566</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="5">
-        <v>7.45</v>
+        <v>8.57</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="3">
         <v>7567</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="5">
-        <v>7.55</v>
+        <v>8.68</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="3">
         <v>7568</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" s="5">
-        <v>7.85</v>
+        <v>9.029999999999999</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="3">
         <v>7569</v>
       </c>
       <c r="B16" t="s">
         <v>32</v>
       </c>
       <c r="C16" s="5">
-        <v>8.1</v>
+        <v>9.32</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="3">
         <v>7570</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="5">
-        <v>8.25</v>
+        <v>9.49</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="3">
         <v>7571</v>
       </c>
       <c r="B18" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="5">
-        <v>8.35</v>
+        <v>9.6</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="3">
         <v>7572</v>
       </c>
       <c r="B19" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="5">
-        <v>9.25</v>
+        <v>10.64</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="3">
         <v>7573</v>
       </c>
       <c r="B20" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="5">
-        <v>9.45</v>
+        <v>10.87</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" s="3">
         <v>7531</v>
       </c>
       <c r="B21" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="5">
-        <v>4.55</v>
+        <v>5.23</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" s="3">
         <v>7532</v>
       </c>
       <c r="B22" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="5">
-        <v>5.35</v>
+        <v>6.15</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" s="3">
         <v>7533</v>
       </c>
       <c r="B23" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="5">
-        <v>6.85</v>
+        <v>7.88</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" s="3">
         <v>7534</v>
       </c>
       <c r="B24" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="5">
-        <v>6.95</v>
+        <v>7.99</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" s="3">
         <v>7535</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="5">
-        <v>7.25</v>
+        <v>8.34</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" s="3">
         <v>4420</v>
       </c>
       <c r="B26" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="5">
-        <v>5.25</v>
+        <v>6.04</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" s="3">
         <v>6231</v>
       </c>
       <c r="B27" t="s">
         <v>54</v>
       </c>
       <c r="C27" s="5">
-        <v>4.65</v>
+        <v>5.35</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" s="3">
         <v>6232</v>
       </c>
       <c r="B28" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="5">
-        <v>4.75</v>
+        <v>5.46</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" s="3">
         <v>6233</v>
       </c>
       <c r="B29" t="s">
         <v>58</v>
       </c>
       <c r="C29" s="5">
-        <v>4.95</v>
+        <v>5.69</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" s="3">
         <v>6234</v>
       </c>
       <c r="B30" t="s">
         <v>60</v>
       </c>
       <c r="C30" s="5">
-        <v>5.85</v>
+        <v>6.73</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" s="3">
         <v>6235</v>
       </c>
       <c r="B31" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="5">
-        <v>6.25</v>
+        <v>7.19</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" s="3">
         <v>6236</v>
       </c>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="5">
-        <v>6.45</v>
+        <v>7.42</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" s="3">
         <v>6237</v>
       </c>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="5">
-        <v>6.55</v>
+        <v>7.53</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="3">
         <v>4984</v>
       </c>
       <c r="B34" t="s">
         <v>68</v>
       </c>
       <c r="C34" s="5">
-        <v>6.35</v>
+        <v>7.3</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="3">
         <v>6238</v>
       </c>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="5">
-        <v>6.75</v>
+        <v>7.76</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_18"/>