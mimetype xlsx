--- v4 (2026-07-03)
+++ v5 (2026-08-18)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Product Code</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>Product Page</t>
   </si>
   <si>
     <t>URL:</t>
   </si>
   <si>
     <t>https://www.sunrom.com/c/12x12mm-size</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
-    <t>04-Jul-2026 00:59:29</t>
+    <t>18-Aug-2026 05:47:14</t>
   </si>
   <si>
     <t>Switch 12x12x6mm Waterproof IP66 Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7536</t>
   </si>
   <si>
     <t>Switch 12x12x7mm Waterproof IP66 Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7537</t>
   </si>
   <si>
     <t>Switch 12x12x8mm Waterproof IP66 Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7538</t>
   </si>
   <si>
     <t>Switch 12x12x8.5mm Waterproof IP66 Through Hole</t>
   </si>
   <si>
     <t>https://www.sunrom.com/m/7539</t>
   </si>